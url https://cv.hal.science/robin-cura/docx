--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1505,316 +1505,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 15: Towards reproducible research in an interdisciplinary framework: issues and propositions regarding the transfer of the conceptual framework and the replication of models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
+              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://doi.org/10.4000/books.pufr.20002, 2021, 9782869068551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480382v1</w:t>
+                <w:t xml:space="preserve">hal-03480556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15: Towards reproducible research in an interdisciplinary framework: issues and propositions regarding the transfer of the conceptual framework and the replication of models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gravier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://doi.org/10.4000/books.pufr.20002, 2021, 9782869068551. </w:t>
+              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.20002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480556v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 8 : 800-1100. Fixation, polarisation et hiérarchisation de l'habitat rural en Europe du Nord-Ouest (chap. 11)</w:t>
               </w:r>
@@ -1942,77 +1942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,64 +2119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
@@ -2257,286 +2257,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chercher des données géographiques et se former à leur manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSNA Sunbelt 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Humathèque Condorcet, Dec 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454479v1</w:t>
+                <w:t xml:space="preserve">hal-05411338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercher des données géographiques et se former à leur manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Marveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Humathèque Condorcet, Dec 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">INSNA Sunbelt 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411338v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Marveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2574,51 +2574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography of musical listening: variations in scale and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECTQG, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR IG-RV, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3131,64 +3131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les dynamiques d'un territoire qui n'existe plus : quelles alternatives au terrain pour l'étude d'un espace sur le temps long ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes chercheurs de l’Institut de Géographie de Paris (JIG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale de Géographie de Paris, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,178 +3483,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01178260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analytics of spatio-temporal simulation data: evaluation of a model of spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
+                <w:t xml:space="preserve">Construction et évaluation d’un modèle de simulation dans un contexte interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225597v1</w:t>
+                <w:t xml:space="preserve">hal-01155657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évaluation d’un modèle de simulation dans un contexte interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Visual Analytics of spatio-temporal simulation data: evaluation of a model of spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">19th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155657v1</w:t>
+                <w:t xml:space="preserve">hal-01225597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling households spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SAGEO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,51 +3882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014 - Session Démos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4086,51 +4086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de l'enquête « Loisirs, culture et relations sociales » passée auprès du panel ELIPSS en décembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,51 +4299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ACB1B14"/>
+    <w:nsid w:val="81E9521C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4530,51 +4530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-cura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5926-1828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249169495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cura_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JAX-8612-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2020.101204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02944405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-cura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5926-1828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249169495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cura_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JAX-8612-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2020.101204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02944405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>