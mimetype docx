--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -1505,316 +1505,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15: Towards reproducible research in an interdisciplinary framework: issues and propositions regarding the transfer of the conceptual framework and the replication of models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gravier</w:t>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.20002⟩</w:t>
+              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480556v1</w:t>
+                <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 15: Towards reproducible research in an interdisciplinary framework: issues and propositions regarding the transfer of the conceptual framework and the replication of models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
+              <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://doi.org/10.4000/books.pufr.20002, 2021, 9782869068551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480382v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 8 : 800-1100. Fixation, polarisation et hiérarchisation de l'habitat rural en Europe du Nord-Ouest (chap. 11)</w:t>
               </w:r>
@@ -1942,77 +1942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,64 +2119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
@@ -2223,320 +2223,320 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercher des données géographiques et se former à leur manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Marveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Humathèque Condorcet, Dec 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">INSNA Sunbelt 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411338v1</w:t>
+                <w:t xml:space="preserve">hal-05454479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chercher des données géographiques et se former à leur manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSNA Sunbelt 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Humathèque Condorcet, Dec 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454479v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Marveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Marveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Cura</w:t>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2555,1411 +2555,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography of musical listening: variations in scale and time</w:t>
+                <w:t xml:space="preserve">Applications interactives pour la manipulation et l’exploration de données spatiales avec Shiny (R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECTQG, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">La boîte à outils de cartographie et de géovisualisation de données : regards croisés de chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MAGIS; Action de recherche (Carto)graphies et (Géo)visualisation de données, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068802v1</w:t>
+                <w:t xml:space="preserve">hal-05586079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t>
+                <w:t xml:space="preserve">Geography of musical listening: variations in scale and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECTQG, Sep 2023, Braga, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694235v1</w:t>
+                <w:t xml:space="preserve">hal-05068802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPLI, une plateforme interactive pour l'exploration de traces numériques musicales : visualiser pour accompagner la conduite d'entretiens augmentés</w:t>
+                <w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Latreille de Fozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312824v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une évaluation visuelle des modèles de simulation, au-delà de la face validation</w:t>
+                <w:t xml:space="preserve">AMPLI, une plateforme interactive pour l'exploration de traces numériques musicales : visualiser pour accompagner la conduite d'entretiens augmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Spatial Analysys and GEOmatics Conference (SAGEO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.139-150</w:t>
+              <w:t xml:space="preserve">Journée Visu 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR IG-RV, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312815v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching Exploratory Spatial Data Analysis with modern computer tools</w:t>
+                <w:t xml:space="preserve">Pour une évaluation visuelle des modèles de simulation, au-delà de la face validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
+              <w:t xml:space="preserve">16th Spatial Analysys and GEOmatics Conference (SAGEO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02290556v1</w:t>
+                <w:t xml:space="preserve">hal-03312815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimFeodal: an agent-based model to explore the combined effects of social and demographic changes on the hierarchy of rural settlement patterns in North-Western Europe during the Middle Ages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriching Exploratory Spatial Data Analysis with modern computer tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282723v1</w:t>
+                <w:t xml:space="preserve">halshs-02290556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les dynamiques d'un territoire qui n'existe plus : quelles alternatives au terrain pour l'étude d'un espace sur le temps long ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SimFeodal: an agent-based model to explore the combined effects of social and demographic changes on the hierarchy of rural settlement patterns in North-Western Europe during the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Nahassia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs de l’Institut de Géographie de Paris (JIG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale de Géographie de Paris, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography - ECTQG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02296147v1</w:t>
+                <w:t xml:space="preserve">hal-02282723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and semi-automated exploration of an archaeological model: calibrating a model of spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
+                <w:t xml:space="preserve">Comprendre les dynamiques d'un territoire qui n'existe plus : quelles alternatives au terrain pour l'étude d'un espace sur le temps long ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2017, European Colloquium of Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs de l’Institut de Géographie de Paris (JIG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale de Géographie de Paris, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541043v1</w:t>
+                <w:t xml:space="preserve">halshs-02296147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés immobiliers et zones critiques : une analyse du changement social en relation avec la dynamique des valeurs immobilières</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual and semi-automated exploration of an archaeological model: calibrating a model of spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.268-276</w:t>
+              <w:t xml:space="preserve">ECTQG 2017, European Colloquium of Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01351291v2</w:t>
+                <w:t xml:space="preserve">hal-03541043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration et analyse de données spatio-temporelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marchés immobiliers et zones critiques : une analyse du changement social en relation avec la dynamique des valeurs immobilières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Callen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derambure-Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Reys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique du LabEx DynamiTe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DynamiTe, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178260v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01351291v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évaluation d’un modèle de simulation dans un contexte interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Exploration et analyse de données spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique du LabEx DynamiTe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155657v1</w:t>
+                <w:t xml:space="preserve">halshs-01178260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analytics of spatio-temporal simulation data: evaluation of a model of spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
+                <w:t xml:space="preserve">Construction et évaluation d’un modèle de simulation dans un contexte interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225597v1</w:t>
+                <w:t xml:space="preserve">hal-01155657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling households spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
+                <w:t xml:space="preserve">Visual Analytics of spatio-temporal simulation data: evaluation of a model of spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransMonDyn: The Evolution of Settlement Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Washington State University; WSU Department of Anthropology; WSU College of Arts and Sciences, Nov 2014, Pullman, WA, United States</w:t>
+              <w:t xml:space="preserve">19th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178265v1</w:t>
+                <w:t xml:space="preserve">hal-01225597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement d'exploration visuelle de données spatio-temporelles issues de simulation</w:t>
+                <w:t xml:space="preserve">Modeling households spatial reorganization in North-Western Europe, A.D. 800 to 1100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TransMonDyn: The Evolution of Settlement Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Washington State University; WSU Department of Anthropology; WSU College of Arts and Sciences, Nov 2014, Pullman, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01109485v1</w:t>
+                <w:t xml:space="preserve">halshs-01178265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un environnement d'exploration visuelle de données spatio-temporelles issues de simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boukhechba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SAGEO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">VisuAgent – Un environnement d'exploration visuelle de données spatio- temporelles issues de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boukhechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014 - Session Démos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MAGIS, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3969,100 +4038,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser des systèmes de peuplement en interdisciplinarité : co-construction et exploration visuelle d'un modèle de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA01H013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02944405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,166 +4141,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de l'enquête « Loisirs, culture et relations sociales » passée auprès du panel ELIPSS en décembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21410/7E4/QBHPKP⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4299,51 +4368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81E9521C"/>
+    <w:nsid w:val="E8CDD90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4530,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-cura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5926-1828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249169495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cura_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JAX-8612-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2020.101204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02944405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-cura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5926-1828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249169495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cura_r_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/JAX-8612-2023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Christophe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48645/apqy-q532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2020.101204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ignazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boukhechba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02944405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>