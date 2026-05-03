--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robin de Mourat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robin-de-mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0601-7685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">251079562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis designer et chercheur au médialab de Sciences Po. Mes champs de recherche incluent les mutations des cultures du projet face aux crises environnementales, les nouvelles formes de sensibilité citoyenne développées à travers les cultures numériques et leurs marges, les enjeux politiques et épistémologiques des formats d'écriture de la recherche participative, ainsi que l'hybridation des méthodes des sciences sociales avec les pratiques expérimentales issues de la recherche contemporaine en design.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://medialab.github.io/voix-des-abords/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce multi-échelles autour du port de La Rochelle au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI critiques in the press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de l’IA dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controverses mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does a Format Make a Public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reassembling Scholarly Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">369 éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2023, 9782490148141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords. Enquêter sur la vie dans les abords de voie du RER francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'épreuve des espaces incertains. Questionner les paysages et les territoires au prisme des expériences sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Brun; Claire Fonticelli; Cécile Mattoug; Hugo Rochard, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)situating social media: investigating the imbrication between online and face-to-face social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Balleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Amsterdam (Pays-Bas), Netherlands. https://nomadit.co.uk/conference/easst-4s2024/paper/84924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de recherche audiovisuels et communication scientifique : la reprise comme pratique de re-situation des énoncés enregistrés sous le régime d’une oralité composite généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus audiovisuels en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. https://phonotheque.hypotheses.org/45392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and collective publishing, three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Valence, France. https://www.canal-u.tv/chaines/esad-grenoble-valence/epe-kickoff/situated-and-collective-publishing-three-case-studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations collectives et inclusives dans des contextes locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Create.Connect.Collaborate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ehess, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la portée politique des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France. https://www.unicaen.fr/wp-content/uploads/2023/11/Programme_detaille_ColloqueSAPS.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité en train de se faire : une enquête collective à Sevran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir-habiter avec la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des politiques de la Terre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des données de Portic : des cartes et des graphiques interactifs au service d’une analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du printemps des cartes de Montmorillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montmorillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing with data visualization. Multimodal encounters in the making of digital social sciences publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing from the field. Shifting design processes and roles between makers and practitioners around research tools development within an interdisciplinary research lab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting design-led negotiations for problem scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar eLife Innovation Leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du code dans l'enquête par le design, entre expérimentation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de méthodologie de Sciences Po (METSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les données pour une citoyenneté éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formats de recherche aux formats de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Penser un espace éditorial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Arts et de Design de Valence, Dec 2018, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthesis et éditorialisation dans les formats de la publication savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bretagne, Mar 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design fantomatique des communautés savantes : Enjeux phénoménologiques, sociaux et politiques de trois formats de données en usage dans l’édition scientifique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.35 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'entendre : l'interdisciplinarité en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme ANR PORTIC. [Vidéo]. Canal-U. https://doi.org/10.60527/tcwr-jm45 - Vidéo disponible sur ce site : https://www.canal-u.tv/chaines/mshs-sud-est/programme-anr-portic/s-entendre-l-interdisciplinarite-en-pratique, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphe Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ooghe-Tabanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Heridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vacillement des formats : matérialité, écriture et enquête : le design des publications en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020REN20012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03052597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robin de Mourat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robin-de-mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0601-7685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">251079562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis designer et chercheur au médialab de Sciences Po. Mes champs de recherche incluent les mutations des cultures du projet face aux crises environnementales, les nouvelles formes de sensibilité citoyenne développées à travers les cultures numériques et leurs marges, les enjeux politiques et épistémologiques des formats d'écriture de la recherche participative, ainsi que l'hybridation des méthodes des sciences sociales avec les pratiques expérimentales issues de la recherche contemporaine en design.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://medialab.github.io/voix-des-abords/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce multi-échelles autour du port de La Rochelle au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI critiques in the press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de l’IA dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controverses mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does a Format Make a Public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reassembling Scholarly Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">369 éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2023, 9782490148141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords. Enquêter sur la vie dans les abords de voie du RER francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'épreuve des espaces incertains. Questionner les paysages et les territoires au prisme des expériences sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Brun; Claire Fonticelli; Cécile Mattoug; Hugo Rochard, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)situating social media: investigating the imbrication between online and face-to-face social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Balleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Amsterdam (Pays-Bas), Netherlands. https://nomadit.co.uk/conference/easst-4s2024/paper/84924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de recherche audiovisuels et communication scientifique : la reprise comme pratique de re-situation des énoncés enregistrés sous le régime d’une oralité composite généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus audiovisuels en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. https://phonotheque.hypotheses.org/45392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and collective publishing, three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Valence, France. https://www.canal-u.tv/chaines/esad-grenoble-valence/epe-kickoff/situated-and-collective-publishing-three-case-studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations collectives et inclusives dans des contextes locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Create.Connect.Collaborate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ehess, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la portée politique des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France. https://www.unicaen.fr/wp-content/uploads/2023/11/Programme_detaille_ColloqueSAPS.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité en train de se faire : une enquête collective à Sevran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir-habiter avec la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des politiques de la Terre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des données de Portic : des cartes et des graphiques interactifs au service d’une analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du printemps des cartes de Montmorillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montmorillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing with data visualization. Multimodal encounters in the making of digital social sciences publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing from the field. Shifting design processes and roles between makers and practitioners around research tools development within an interdisciplinary research lab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting design-led negotiations for problem scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar eLife Innovation Leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du code dans l'enquête par le design, entre expérimentation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de méthodologie de Sciences Po (METSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les données pour une citoyenneté éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formats de recherche aux formats de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Penser un espace éditorial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Arts et de Design de Valence, Dec 2018, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthesis et éditorialisation dans les formats de la publication savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bretagne, Mar 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design fantomatique des communautés savantes : Enjeux phénoménologiques, sociaux et politiques de trois formats de données en usage dans l’édition scientifique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.35 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'entendre : l'interdisciplinarité en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme ANR PORTIC. [Vidéo]. Canal-U. https://doi.org/10.60527/tcwr-jm45 - Vidéo disponible sur ce site : https://www.canal-u.tv/chaines/mshs-sud-est/programme-anr-portic/s-entendre-l-interdisciplinarite-en-pratique, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphe Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ooghe-Tabanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Heridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vacillement des formats : matérialité, écriture et enquête : le design des publications en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020REN20012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03052597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CAE54F9"/>
+    <w:nsid w:val="EBFF3A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-de-mourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0601-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251079562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04799182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boishus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04309880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/le-champ-des-possibles-une-enquete-collective-a-sevran/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05523914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heridet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03052597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-de-mourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0601-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251079562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04799182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boishus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04309880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/le-champ-des-possibles-une-enquete-collective-a-sevran/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05523914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heridet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03052597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>