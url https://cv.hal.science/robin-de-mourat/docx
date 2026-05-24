--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robin de Mourat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robin-de-mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0601-7685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">251079562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis designer et chercheur au médialab de Sciences Po. Mes champs de recherche incluent les mutations des cultures du projet face aux crises environnementales, les nouvelles formes de sensibilité citoyenne développées à travers les cultures numériques et leurs marges, les enjeux politiques et épistémologiques des formats d'écriture de la recherche participative, ainsi que l'hybridation des méthodes des sciences sociales avec les pratiques expérimentales issues de la recherche contemporaine en design.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://medialab.github.io/voix-des-abords/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce multi-échelles autour du port de La Rochelle au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI critiques in the press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de l’IA dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controverses mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does a Format Make a Public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reassembling Scholarly Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">369 éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2023, 9782490148141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords. Enquêter sur la vie dans les abords de voie du RER francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'épreuve des espaces incertains. Questionner les paysages et les territoires au prisme des expériences sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Brun; Claire Fonticelli; Cécile Mattoug; Hugo Rochard, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)situating social media: investigating the imbrication between online and face-to-face social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Balleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Amsterdam (Pays-Bas), Netherlands. https://nomadit.co.uk/conference/easst-4s2024/paper/84924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de recherche audiovisuels et communication scientifique : la reprise comme pratique de re-situation des énoncés enregistrés sous le régime d’une oralité composite généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus audiovisuels en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. https://phonotheque.hypotheses.org/45392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and collective publishing, three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Valence, France. https://www.canal-u.tv/chaines/esad-grenoble-valence/epe-kickoff/situated-and-collective-publishing-three-case-studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations collectives et inclusives dans des contextes locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Create.Connect.Collaborate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ehess, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la portée politique des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France. https://www.unicaen.fr/wp-content/uploads/2023/11/Programme_detaille_ColloqueSAPS.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité en train de se faire : une enquête collective à Sevran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir-habiter avec la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des politiques de la Terre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des données de Portic : des cartes et des graphiques interactifs au service d’une analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du printemps des cartes de Montmorillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montmorillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing with data visualization. Multimodal encounters in the making of digital social sciences publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing from the field. Shifting design processes and roles between makers and practitioners around research tools development within an interdisciplinary research lab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting design-led negotiations for problem scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar eLife Innovation Leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du code dans l'enquête par le design, entre expérimentation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de méthodologie de Sciences Po (METSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les données pour une citoyenneté éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formats de recherche aux formats de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Penser un espace éditorial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Arts et de Design de Valence, Dec 2018, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthesis et éditorialisation dans les formats de la publication savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bretagne, Mar 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design fantomatique des communautés savantes : Enjeux phénoménologiques, sociaux et politiques de trois formats de données en usage dans l’édition scientifique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.35 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'entendre : l'interdisciplinarité en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme ANR PORTIC. [Vidéo]. Canal-U. https://doi.org/10.60527/tcwr-jm45 - Vidéo disponible sur ce site : https://www.canal-u.tv/chaines/mshs-sud-est/programme-anr-portic/s-entendre-l-interdisciplinarite-en-pratique, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphe Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ooghe-Tabanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Heridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vacillement des formats : matérialité, écriture et enquête : le design des publications en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020REN20012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03052597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Robin de Mourat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">robin-de-mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0601-7685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">251079562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GFdqMX0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis designer et chercheur au médialab de Sciences Po. Mes champs de recherche incluent les mutations des cultures du projet face aux crises environnementales, les nouvelles formes de sensibilité citoyenne développées à travers les cultures numériques et leurs marges, les enjeux politiques et épistémologiques des formats d'écriture de la recherche participative, ainsi que l'hybridation des méthodes des sciences sociales avec les pratiques expérimentales issues de la recherche contemporaine en design.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of engagement / Trajectoires d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions annexes / médialab, p. 7-27, 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en forme l’enquête. Répondre aux invitations de l’écriture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controverses mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, 2021, 9782724627152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does a Format Make a Public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reassembling Scholarly Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103 - 112, 2020, 9780262536240. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provocations heuristiques : expéditions critiques dans les territoires des revues scientifiques électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses Universitaires de France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, 978-2-13-078883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices. Anomalies. Compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design de systèmes hypermédia interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 2017, 9781784052645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions annexes / médialab, 143 p., 2025, 978-2-9597067-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">369 éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2023, 9782490148141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospérité et résilience du port de Marseille au XVIIIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15040482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://medialab.github.io/voix-des-abords/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, contrebande et ports francs : le cas de Dunkerque au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diégo Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brioudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14546472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de l’IA dans la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce multi-échelles autour du port de La Rochelle au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI critiques in the press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix des abords. Enquêter sur la vie dans les abords de voie du RER francilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boishus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'épreuve des espaces incertains. Questionner les paysages et les territoires au prisme des expériences sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Brun; Claire Fonticelli; Cécile Mattoug; Hugo Rochard, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de recherche audiovisuels et communication scientifique : la reprise comme pratique de re-situation des énoncés enregistrés sous le régime d’une oralité composite généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus audiovisuels en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. https://phonotheque.hypotheses.org/45392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)situating social media: investigating the imbrication between online and face-to-face social life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Balleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Crosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S 2024 Amsterdam: Making and Doing Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Amsterdam (Pays-Bas), Netherlands. https://nomadit.co.uk/conference/easst-4s2024/paper/84924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situated and collective publishing, three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE kickoff meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Valence, France. https://www.canal-u.tv/chaines/esad-grenoble-valence/epe-kickoff/situated-and-collective-publishing-three-case-studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créations collectives et inclusives dans des contextes locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Create.Connect.Collaborate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ehess, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la portée politique des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches participatives : connaissances et reconnaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Caen, France. https://www.unicaen.fr/wp-content/uploads/2023/11/Programme_detaille_ColloqueSAPS.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitabilité en train de se faire : une enquête collective à Sevran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir-habiter avec la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des politiques de la Terre, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps des données de Portic : des cartes et des graphiques interactifs au service d’une analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival du printemps des cartes de Montmorillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montmorillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing with data visualization. Multimodal encounters in the making of digital social sciences publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing from the field. Shifting design processes and roles between makers and practitioners around research tools development within an interdisciplinary research lab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software Developers European Meeting (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting design-led negotiations for problem scoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinar eLife Innovation Leaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique du code dans l'enquête par le design, entre expérimentation et instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de méthodologie de Sciences Po (METSEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les données pour une citoyenneté éclairée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formats de recherche aux formats de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Penser un espace éditorial »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Arts et de Design de Valence, Dec 2018, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthesis et éditorialisation dans les formats de la publication savante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception et transmission des travaux de Johanna Drucker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bretagne, Mar 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIME: opening the context of a Humanities inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Université Laval (Québec), Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enacting machine learning practices to enquire into the moral issues they pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Crépel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.66-93. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13548565231174584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design fantomatique des communautés savantes : Enjeux phénoménologiques, sociaux et politiques de trois formats de données en usage dans l’édition scientifique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues. Anomalies. Understanding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visible Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.35 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de recherche et design : un instantané des pratiques de recherche employées au sein d’un réseau de jeunes chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Ocnarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Quelles sciences du design ? (1), pp.66-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An account of Digital Humanities from the AIME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'entendre : l'interdisciplinarité en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme ANR PORTIC. [Vidéo]. Canal-U. https://doi.org/10.60527/tcwr-jm45 - Vidéo disponible sur ce site : https://www.canal-u.tv/chaines/mshs-sud-est/programme-anr-portic/s-entendre-l-interdisciplinarite-en-pratique, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Plique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyphe Browser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ooghe-Tabanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Heridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vacillement des formats : matérialité, écriture et enquête : le design des publications en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020REN20012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03052597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBFF3A26"/>
+    <w:nsid w:val="5BE43153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-de-mourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0601-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251079562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04799182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boishus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04309880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/le-champ-des-possibles-une-enquete-collective-a-sevran/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05523914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heridet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03052597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-de-mourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0601-7685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/251079562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GFdqMX0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625159/How-Does-a-Format-Make-a-Public" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05459145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04309880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/le-champ-des-possibles-une-enquete-collective-a-sevran/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marzagalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos Basso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04799182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boishus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05166008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;go Antolinos-Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14546472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05523914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balleys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Crosset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05442717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03896193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03647229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Boulanger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04446604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548565231174584" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02430508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01835262v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Du" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Brilli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heridet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9d1e9b5b1a8f50ce6ca76794781184c1501ce4c8;origin=https://hal.archives-ouvertes.fr/hal-03903747;visit=swh:1:snp:023e762134c4d5feb41c58b573ea017d2a3ad0ce;anchor=swh:1:rel:efc6559f6089b63bdf26573f98a0eac121302d41;path=/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03897188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4f8a3eecd13cad64bab62a4cfcbbba053ad71015;origin=https://hal.archives-ouvertes.fr/hal-03897188;visit=swh:1:snp:9cdbf2d7b6fcd35010d8cc2619ef55f5809b50e2;anchor=swh:1:rel:34c0c419bf85a5ab71144b8575f16a8838d819c5;path=/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03052597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>