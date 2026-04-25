--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale imaging of dopant incorporation in n-type and p-type GaN nanowires by scanning spreading resistance microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of strain on Si and Sn incorporation in (Si)GeSn alloys by STEM analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ece Aybeke</w:t>
+                <w:t xml:space="preserve">Loïc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Lara Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Synhaivskyi</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 131 (7), pp.075701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0080713⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 132 (19), pp.195306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0117300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749708v1</w:t>
+                <w:t xml:space="preserve">hal-03864810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of strain on Si and Sn incorporation in (Si)GeSn alloys by STEM analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale imaging of dopant incorporation in n-type and p-type GaN nanowires by scanning spreading resistance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Casiez</w:t>
+                <w:t xml:space="preserve">Ece Aybeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Reboud</w:t>
+                <w:t xml:space="preserve">Oleksandr Synhaivskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 132 (19), pp.195306. </w:t>
+              <w:t xml:space="preserve">, 2022, 131 (7), pp.075701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0117300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0080713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864810v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility limit of Ge dopants in AlGaN: A chemical and microstructural investigation down to the nanoscale</w:t>
               </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Crystallization Behavior of Surface-Oxidized GeTe Thin Films for Phase-Change Memory Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant radial inhomogeneity in Mg-doped GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra-Madalina Siladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,425 +2512,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and structural properties of step-graded, high Sn content GeSn layers on Ge</w:t>
+                <w:t xml:space="preserve">SiGe Bandgap Tuning for High Speed Eam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Aubin</w:t>
+                <w:t xml:space="preserve">Lorenzo Mastronardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hartmann</w:t>
+                <w:t xml:space="preserve">Mehdi Banakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gassenq</w:t>
+                <w:t xml:space="preserve">Ali Z. Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rouvière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Littlejohns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa8084⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07706.0059ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045752v1</w:t>
+                <w:t xml:space="preserve">hal-02045585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (36), pp.365602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiGe Bandgap Tuning for High Speed Eam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and structural properties of step-graded, high Sn content GeSn layers on Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Banakar</w:t>
+                <w:t xml:space="preserve">J Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Z. Khokhar</w:t>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Littlejohns</w:t>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (6), pp.59-63. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.094006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07706.0059ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa8084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045585v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanism of InGaN nanoumbrellas</w:t>
               </w:r>
@@ -4354,303 +4354,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of arsenic-bearing phases during the suspended transport in a gold mining district (Isle river Basin, France)</w:t>
+                <w:t xml:space="preserve">First $^{40}$Ar/$^{39}$Ar age of the Ceprano man (central Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+                <w:t xml:space="preserve">Giovanni Muttoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobumichi Tamura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giancarlo Scardia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 409 (23), pp.4986-4999. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.453-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00624624v1</w:t>
+                <w:t xml:space="preserve">hal-02938694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First $^{40}$Ar/$^{39}$Ar age of the Ceprano man (central Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of arsenic-bearing phases during the suspended transport in a gold mining district (Isle river Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Muttoni</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Scardia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobumichi Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.03.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (23), pp.4986-4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02938694v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response-Cretaceous Extinctions</w:t>
               </w:r>
@@ -5913,51 +5913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2025.114222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Casiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sistani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465092v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Moratis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03366" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744170v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orr&#249;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mastronardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Banakar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Z. Khokhar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Littlejohns" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07706.0059ecst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orr&#249;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947269" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guilloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/48/485701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozas-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02634" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoeger-Pollach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertagnolli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01748" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Ritter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12432" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGQG4S1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigliaturo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4046476" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchandise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP3NJCX5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schulte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alegret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arenillas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Arz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny J. Barton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.328.5981.975" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00818136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulte Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rocchia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Reyss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(03)00075-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T1R4Z21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boclet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bont&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;hanno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90113-V" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XP0VQH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2025.114222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Casiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sistani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465092v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Moratis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03366" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744170v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orr&#249;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mastronardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Banakar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Z. Khokhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Littlejohns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07706.0059ecst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orr&#249;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947269" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guilloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/48/485701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozas-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02634" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoeger-Pollach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertagnolli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01748" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Ritter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12432" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGQG4S1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigliaturo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4046476" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchandise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP3NJCX5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schulte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alegret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arenillas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Arz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny J. Barton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.328.5981.975" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00818136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulte Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rocchia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Reyss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(03)00075-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T1R4Z21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boclet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bont&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;hanno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90113-V" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XP0VQH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>