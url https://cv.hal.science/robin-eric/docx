--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2512,823 +2512,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiGe Bandgap Tuning for High Speed Eam</w:t>
+                <w:t xml:space="preserve">Growth and structural properties of step-graded, high Sn content GeSn layers on Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mastronardi</w:t>
+                <w:t xml:space="preserve">J Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Banakar</w:t>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Z. Khokhar</w:t>
+                <w:t xml:space="preserve">A. Gassenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Callum Littlejohns</w:t>
+                <w:t xml:space="preserve">J. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/07706.0059ecst⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.094006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa8084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045585v1</w:t>
+                <w:t xml:space="preserve">hal-02045752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SiGe Bandgap Tuning for High Speed Eam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mastronardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martien den Hertog</w:t>
+                <w:t xml:space="preserve">Mehdi Banakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">Ali Z. Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Hocevar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Littlejohns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (6), pp.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07706.0059ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555564v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and structural properties of step-graded, high Sn content GeSn layers on Ge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hartmann</w:t>
+                <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gassenq</w:t>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rouvière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (9), pp.094006. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (36), pp.365602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa8084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045752v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of InGaN nanoumbrellas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition analysis of III-nitrides at the nanometer scale: Comparison of energy dispersive X-ray spectroscopy and atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
+                <w:t xml:space="preserve">Miguel Lopez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Haas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark Beeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/45/455603⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1668-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851933v1</w:t>
+                <w:t xml:space="preserve">hal-01385434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition analysis of III-nitrides at the nanometer scale: Comparison of energy dispersive X-ray spectroscopy and atom probe tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion-driven growth of nanowires by low-temperature molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Beeler</w:t>
+                <w:t xml:space="preserve">P. Rueda-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">M. Orrù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1668-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (16), pp.164303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385434v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-driven growth of nanowires by low-temperature molecular beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth mechanism of InGaN nanoumbrellas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orrù</w:t>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (16), pp.164303. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (45), pp.455603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4947269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/45/455603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390687v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative reconstructions of 3D chemical nanostructures in nanowires</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,303 +4354,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First $^{40}$Ar/$^{39}$Ar age of the Ceprano man (central Italy)</w:t>
+                <w:t xml:space="preserve">Fate of arsenic-bearing phases during the suspended transport in a gold mining district (Isle river Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Muttoni</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Scardia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nobumichi Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.453-457. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (23), pp.4986-4999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938694v1</w:t>
+                <w:t xml:space="preserve">insu-00624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of arsenic-bearing phases during the suspended transport in a gold mining district (Isle river Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First $^{40}$Ar/$^{39}$Ar age of the Ceprano man (central Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Giovanni Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Bril</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giancarlo Scardia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.453-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.07.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00624624v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response-Cretaceous Extinctions</w:t>
               </w:r>
@@ -5913,51 +5913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2025.114222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Casiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sistani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465092v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Moratis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03366" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744170v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orr&#249;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mastronardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Banakar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Z. Khokhar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Littlejohns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07706.0059ecst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orr&#249;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947269" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guilloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/48/485701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozas-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02634" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoeger-Pollach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertagnolli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01748" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Ritter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12432" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGQG4S1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigliaturo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4046476" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchandise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP3NJCX5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schulte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alegret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arenillas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Arz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny J. Barton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.328.5981.975" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00818136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulte Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rocchia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Reyss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(03)00075-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T1R4Z21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boclet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bont&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;hanno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90113-V" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XP0VQH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358038v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2025.114222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermeersch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0137424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Casiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aybeke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Madalina Siladie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Synhaivskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c19174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074454" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Luong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sistani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02564" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465092v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02303" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Moratis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Hajraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Zeiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Lugstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kolb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunbauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03366" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744170v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orr&#249;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Amichi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aabbd6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gassenq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700743" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gassenq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa8084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mastronardi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Banakar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Z. Khokhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Littlejohns" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07706.0059ecst" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1668-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orr&#249;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/45/455603" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04489" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guilloy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/48/485701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319867v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Fang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozas-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02634" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoeger-Pollach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertagnolli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01748" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Ritter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Berndt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12432" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JGQG4S1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigliaturo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4046476" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchandise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mologon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N&#246;then" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bogus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00624624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.07.045" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Scardia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP3NJCX5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schulte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Alegret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arenillas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Arz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny J. Barton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.328.5981.975" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00818136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schulte Peter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sternberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rocchia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Reyss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(03)00075-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T1R4Z21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119705v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boclet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bont&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;hanno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90113-V" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XP0VQH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>