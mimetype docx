--- v0 (2026-03-19)
+++ v1 (2026-04-14)
@@ -104,2187 +104,2187 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogène électrolytique en Europe : progresser en intégrant les incertitudes</w:t>
+                <w:t xml:space="preserve">Resilience analysis for energy foresight scenarios: addressing the deep uncertainties of hydrogen deployment in industrial hubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'énergie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 214, pp.115258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2026.115258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359912v1</w:t>
+                <w:t xml:space="preserve">hal-05564343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Short-Term Indicators of Optimal Building Renovation Strategies based on Life Cycle Sustainability Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Goessel</w:t>
+                <w:t xml:space="preserve">Decarbonisation modelling for key industrial sectors focusing on process changes in a cost-optimised pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ligier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1554 (1), pp.012125. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 382, pp.125206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1554/1/012125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431318v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogène électrolytique en Europe : progresser en intégrant les incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Palmer</w:t>
+                <w:t xml:space="preserve">Valérie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Radet</w:t>
+                <w:t xml:space="preserve">Bastien Denisart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Camal</w:t>
+                <w:t xml:space="preserve">Quentin Raillard-Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Kazempour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Girard</w:t>
+                <w:t xml:space="preserve">Bertrand Charmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 680 (5), pp.55-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341060v1</w:t>
+                <w:t xml:space="preserve">hal-05359912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonisation of industry and the energy system: Exploring mutual impacts and investment planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Kazempour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145511⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (108981), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171645v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aggregation method to model district heating networks in large-scale multi-energy simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decarbonisation of industry and the energy system: Exploring mutual impacts and investment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 508, pp.145511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268717v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonisation modelling for key industrial sectors focusing on process changes in a cost-optimised pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+                <w:t xml:space="preserve">An aggregation method to model district heating networks in large-scale multi-energy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dussartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rogeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 382, pp.125206. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334, pp.137384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882268v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relative impacts of maximum investment rate and temporal detail in capacity expansion models applied to power systems</w:t>
+                <w:t xml:space="preserve">Evaluating the Short-Term Indicators of Optimal Building Renovation Strategies based on Life Cycle Sustainability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Heggarty</w:t>
+                <w:t xml:space="preserve">T Goessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.130231⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1554 (1), pp.012125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1554/1/012125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383397v1</w:t>
+                <w:t xml:space="preserve">hal-05431318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the relative impacts of maximum investment rate and temporal detail in capacity expansion models applied to power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Touron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubus</w:t>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.130231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.130231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534442v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rit Martin</w:t>
+                <w:t xml:space="preserve">Augustin Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arthur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04498254v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially-explicit method for generating prospective district heating scenarios</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rit Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garreau Enora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.133902⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.122936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882998v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04498254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic methodology for mapping the performance of various heat pumps configurations considering part-load behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatially-explicit method for generating prospective district heating scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dussartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rogeau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 318, pp.114490. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.133902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.133902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882243v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELMAS: a one-year dataset of hourly electrical load profiles from 424 French industrial and tertiary sectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic methodology for mapping the performance of various heat pumps configurations considering part-load behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bellinguer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Julien Vieubled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02542-z⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.114490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319662v1</w:t>
+                <w:t xml:space="preserve">hal-04882243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
+                <w:t xml:space="preserve">Robin Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassine Abdelouadoud</w:t>
+                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 426, pp.138750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04117433v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieubled</w:t>
+                <w:t xml:space="preserve">ELMAS: a one-year dataset of hourly electrical load profiles from 424 French industrial and tertiary sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bellinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02542-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319663v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Girard</w:t>
+                <w:t xml:space="preserve">Mathieu Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
+                <w:t xml:space="preserve">Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.113205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263371v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04117433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Power Forecasting: Assessment of the Impact of Multiple Sources of Spatio-Temporal Data on Forecast Accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieubled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue "Smart Photovoltaic Energy Systems for a Sustainable Future", </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.113699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14051432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160906v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of building-envelope and heating-system retrofits at territory scale to enhance decision-aiding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Power Forecasting: Assessment of the Impact of Multiple Sources of Spatio-Temporal Data on Forecast Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 264, pp.114639. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue "Smart Photovoltaic Energy Systems for a Sustainable Future", </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14051432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491850v1</w:t>
+                <w:t xml:space="preserve">hal-03160906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying power system flexibility provision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 279, pp.115852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,2354 +2312,2484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Forecasting Electric Vehicle Consumption Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint optimization of building-envelope and heating-system retrofits at territory scale to enhance decision-aiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gerossier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue Selected Papers from MEDPOWER 2018—the 11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, 12 (7, 1341), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.114639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12071341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093144v1</w:t>
+                <w:t xml:space="preserve">hal-02491850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model for Spatio-Temporal Photovoltaic Power Forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling and Forecasting Electric Vehicle Consumption Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2018.2847558⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Selected Papers from MEDPOWER 2018—the 11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, 12 (7, 1341), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12071341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817629v1</w:t>
+                <w:t xml:space="preserve">hal-02093144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal assessment of power system flexibility requirement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Model for Spatio-Temporal Photovoltaic Power Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.780 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2018.2847558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998837v2</w:t>
+                <w:t xml:space="preserve">hal-01817629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Optimal Power Flow for Scheduling Flexible Resources in Microgrids Operation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-temporal assessment of power system flexibility requirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.114⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 238, pp.1327-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855950v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing and placement of distribution grid connected battery systems through an SOCP optimal power flow algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Short-Term Spatio-Temporal Forecasting of Photovoltaic Power Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp. 538 - 546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2747765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617620v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Day-Ahead Forecasting of Household Electricity Demand and Operational Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Storage sizing for grid connected hybrid wind and storage power plants taking into account forecast errors autocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lugaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en11123503⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.380-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958276v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Spatio-Temporal Forecasting of Photovoltaic Power Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Stochastic Optimal Power Flow for Scheduling Flexible Resources in Microgrids Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etta Grover-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Heleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Mashayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2747765⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581946v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage sizing for grid connected hybrid wind and storage power plants taking into account forecast errors autocorrelation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal sizing and placement of distribution grid connected battery systems through an SOCP optimal power flow algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etta Grover-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.380-392. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.385-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626067v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for decomposing electricity feeder load into elementary profiles from customer information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Day-Ahead Forecasting of Household Electricity Demand and Operational Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Barbier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexis Gérossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.752 - 760. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.3503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en11123503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558385v1</w:t>
+                <w:t xml:space="preserve">hal-01958276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic GIS-based method for small Pumped Hydro Energy Storage (PHES) potential evaluation at large scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A novel method for decomposing electricity feeder load into elementary profiles from customer information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 197, pp.241 - 253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.03.103⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 203, pp.752 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513139v1</w:t>
+                <w:t xml:space="preserve">hal-01558385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A generic GIS-based method for small Pumped Hydro Energy Storage (PHES) potential evaluation at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.241 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.03.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398080v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis in the technical potential assessment of onshore wind and ground solar photovoltaic power resources at regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lacirignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bossavy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 182, pp.145-153. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356857v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power flow of a distribution system based on increasingly tight cutting planes added to a second order cone relaxation</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis in the technical potential assessment of onshore wind and ground solar photovoltaic power resources at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seddik Abdelouadoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guiot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.12.084⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104958v1</w:t>
+                <w:t xml:space="preserve">hal-01356857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge model for the evaluation of wind power ramps characterization approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (7), pp.1169-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/we.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal power flow of a distribution system based on increasingly tight cutting planes added to a second order cone relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771401v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting ramps of wind power production with numerical weather prediction ensembles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierryves Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bossavy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/we.526⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.1231-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682772v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal propagation of wind power prediction errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forecasting ramps of wind power production with numerical weather prediction ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (7), pp.999-1012. </w:t>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.1527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/we.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723820v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of wind power predictability as a decision factor in the investment phase of wind farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal propagation of wind power prediction errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Laquaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101, pp.609-617. </w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (7), pp.999-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/we.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734082v1</w:t>
+                <w:t xml:space="preserve">hal-00723820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the quality of scenarios of short-term wind power generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of wind power predictability as a decision factor in the investment phase of wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Girard</w:t>
+                <w:t xml:space="preserve">K. Laquaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 96, pp.12-20. </w:t>
+              <w:t xml:space="preserve">, 2013, 101, pp.609-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654836v1</w:t>
+                <w:t xml:space="preserve">hal-00734082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast rate of convergence in high-dimensional linear discriminant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating the quality of scenarios of short-term wind power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (1), pp.Pages 165-183. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10485252.2010.487531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506556v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugin procedure in segmentation and application to hyperspectral image segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fast rate of convergence in high-dimensional linear discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (1), pp.Pages 165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2010.487531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/10-EJS567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771407v1</w:t>
+                <w:t xml:space="preserve">hal-00506556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plugin procedure in segmentation and application to hyperspectral image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.Pages 655-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-EJS567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images hyper-spectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Numéro spécial TS et cancérologie, 23 (3-4), pp.277-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4669,6837 +4799,6837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The flexibity contributon of district heating networks to the energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dussartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t>
+              <w:t xml:space="preserve">19th SDEWES conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Sustainable Development of Energy, Water and Environment Systems, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887788v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756329v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic and forward-looking methodology for multi-criteria optimization of building energy renovation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.11179331⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766043v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser les stratégies de rénovation des bâtiments résidentiels à l'échelle territoriale : analyse des plans climats de différentes villes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rit</w:t>
+                <w:t xml:space="preserve">Holistic and forward-looking methodology for multi-criteria optimization of building energy renovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Goessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Garreau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simon Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Aublet-Mailhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IBPSA France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11179331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888459v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flexibity contributon of district heating networks to the energy system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimiser les stratégies de rénovation des bâtiments résidentiels à l'échelle territoriale : analyse des plans climats de différentes villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th SDEWES conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Sustainable Development of Energy, Water and Environment Systems, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Building Performance Simulation Association, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887759v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocalibration of a bottom-up methodology for long term electricity consumption forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2023 - 27th International Conference on Electricity Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIREC, Jun 2023, Rome, Italy. pp.2129-2133, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Losses and Costs between AC and MVDC Connections for New DC Resources</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Smart Grid Teechnologies Conference Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268535v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective bottom-up modelling of industry: what place for electrification in a cost optimised trajectory ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Camal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quentin Raillard-Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336573v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective bottom-up modelling of industry: what place for electrification in a cost optimised trajectory ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production via electrolysis in 2030: comparing four connection schemes through energy system optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISGT Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE - PES, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750873v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production via electrolysis in 2030: comparing four connection schemes through energy system optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of Losses and Costs between AC and MVDC Connections for New DC Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Despouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Andrianesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE - PES, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Innovative Smart Grid Teechnologies Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263369v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomerative Hierarchical Clustering Applied to Medium Voltage Feeder Hosting Capacity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Market Issues in Electrical Power Systems with Large Shares of Variable Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Korpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannele Holttinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niina Helisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Koivisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 18th International Conference on the European Energy Market (EEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ljubljana, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEM54602.2022.9921152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Alternative Ways to Integrate Weather Predictions in Photovoltaic Generation Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geophysical Union (EGU), Apr 2021, Virtual Event, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term Forecasting of Photovoltaic Generation based on Conditioned Learning of Geopotential Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data based on an analog approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International Universities Power Engineering Conference - Virtual Conference UPEC 2020 – "Verifying The Targets"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932018v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data based on an analog approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Short-term Forecasting of Photovoltaic Generation based on Conditioned Learning of Geopotential Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55th International Universities Power Engineering Conference - Virtual Conference UPEC 2020 – "Verifying The Targets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Torino (Virtual Conference), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886725v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Billeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th European Energy Market Conference (EEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES, Sep 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314083v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bellinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bontron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Energy Market Conference (EEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE PES, Sep 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351932v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éolien, nucléaire, photovoltaïque : quelles énergies en 2030 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling Electric Vehicle Consumption Profiles for Short-Term Forecasting and Long-Term Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Culture pour tous à Biot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Biot, France</w:t>
+              <w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980013v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Electric Vehicle Consumption Profiles for Short-Term Forecasting and Long-Term Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éolien, nucléaire, photovoltaïque : quelles énergies en 2030 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t>
+              <w:t xml:space="preserve">Science et Culture pour tous à Biot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Biot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948609v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Muratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frankhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573436v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de la demande en utilisant de grandes bases de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lacirignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’énergie en révolution numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut MINES Telecom, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534246v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of electrical distribution grid sizing considering self-consumption of local renewable production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation de la demande en utilisant de grandes bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp. 1248</w:t>
+              <w:t xml:space="preserve">L’énergie en révolution numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut MINES Telecom, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506218v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Day-Ahead Forecasting of Household Electricity Demand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Magliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518373v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Evolution of electrical distribution grid sizing considering self-consumption of local renewable production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t>
+              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp. 1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513138v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Multi-Temporal Optimal Power Flow Approach for the Management of Grid Connected Storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Day-Ahead Forecasting of Household Electricity Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017 (Congres International des Réseaux Electriques de Distribution)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.2500 - 2504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/oap-cired.2017.0625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500379v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential Electrical and Thermal Storage Optimisation in a Market Environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Stochastic Multi-Temporal Optimal Power Flow Approach for the Management of Grid Connected Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etta Grover-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRED 2017 (Congres International des Réseaux Electriques de Distribution)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.12 - 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518380v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Residential Electrical and Thermal Storage Optimisation in a Market Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.1967 - 1970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518413v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of probabilistic PV production forecasts performance in an operational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPower 2016 - The 10th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">6th Solar Integration Workshop - International Workshop on Integration of Solar Power into Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienna, Austria. pp.6 - ISBN 978-3-9816549-3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407901v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of probabilistic PV production forecasts performance in an operational context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Solar Integration Workshop - International Workshop on Integration of Solar Power into Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Vienna, Austria. pp.6 - ISBN 978-3-9816549-3-6</w:t>
+              <w:t xml:space="preserve">MedPower 2016 - The 10th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409042v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux contributions pour l’optimisation d’un système électrique fortement renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2016 - Phénomènes complexes et Hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Modélisation Aléatoire et Statistique de la Société de Mathématiques Appliquées et Industrielles Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal Optimal Power Flow for Assessing the Renewable Generation Hosting Capacity of an Active Distribution System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etta Grover-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/PES Transmission and Distribution Conference and Exposition (T&amp;D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dallas, TX, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDC.2016.7520043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated predictive load curves to improve DSO’s network development planning methods integrating smart grids functionalities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the level of prediction errors of wind and PV in a future with a large amount of renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Legars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174679v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal models for photovoltaic power short-term forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the level of prediction errors and sub-hourly variability of PV and wind generation in a future with a large amount of renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Gars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Integration workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220321v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the level of prediction errors and sub-hourly variability of PV and wind generation in a future with a large amount of renewables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using simulated predictive load curves to improve DSO’s network development planning methods integrating smart grids functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255039v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the level of prediction errors of wind and PV in a future with a large amount of renewables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal models for photovoltaic power short-term forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Solar Integration workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220989v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative linear cuts strenghtening the second-order cone relaxation of the distribution system optimal power flow problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A robust investment strategy for generation capacity in an uncertain demand and renewable penetration environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guiot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDC.2014.6863544⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on the European Energy Market (EEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EEM.2014.6861240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055444v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un scenario énergétique 100% EnR (Energies renouvelables) pour la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Iterative linear cuts strenghtening the second-order cone relaxation of the distribution system optimal power flow problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Futuring Cities – Ville et Energie Durable, Institut Mines Telecom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDC.2014.6863544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113004v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for electric load curve holistic modelling and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers un scenario énergétique 100% EnR (Energies renouvelables) pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPower 2014 - The 9th Mediterranean Conference on Power Generation, Transmission Distribution and Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée Futuring Cities – Ville et Energie Durable, Institut Mines Telecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087253v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast dynamic programming with application to storage planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A novel approach for electric load curve holistic modelling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MedPower 2014 - The 9th Mediterranean Conference on Power Generation, Transmission Distribution and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110689v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm strategic investment considering forecast errors penalties in a nodal prices market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Fast dynamic programming with application to storage planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, Chicago, IL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDC.2014.6863551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002074v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust investment strategy for generation capacity in an uncertain demand and renewable penetration environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Wind farm strategic investment considering forecast errors penalties in a nodal prices market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the European Energy Market (EEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWEA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Spain. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058281v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of schedule update frequency on distributed energy storage performance in renewable energy integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+                <w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierryves Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bossavy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Girard</w:t>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th IEEE/PES European Innovative Smart Grid Technologies (ISGT), International Conference and Exibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870566v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of available data history on the performance of photovoltaïc generation forecasting models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Impact of PV forecasts uncertainty on batteries management in microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electricity Distribution - CIRED 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2013.0971⟩</w:t>
+              <w:t xml:space="preserve">PowerTech 2013 - Towards carbon free society through smarter grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6 - Article number 13881974 - ISBN 978-1-4673-5667-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870576v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PV forecasts uncertainty on batteries management in microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A Novel Methodology for comparison of different wind power ramp characterization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech 2013 - Towards carbon free society through smarter grids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870552v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Methodology for comparison of different wind power ramp characterization approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">The impact of available data history on the performance of photovoltaïc generation forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Electricity Distribution - CIRED 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. 4 p. - ISBN 978-1-84919-732-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2013.0971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812403v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced spatio-temporal wind power forecasting with distributed wind farms as sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The value of schedule update frequency on distributed energy storage performance in renewable energy integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 4th IEEE/PES European Innovative Smart Grid Technologies (ISGT), International Conference and Exibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.6695299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961740v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of electricity market schemes on predictability being a decision factor in the wind farm investment phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Advanced spatio-temporal wind power forecasting with distributed wind farms as sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Austria. pp.1-8</w:t>
+              <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788287v2</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criticality criterion to decrease the computational burden in multistage distribution system optimal power flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The impact of electricity market schemes on predictability being a decision factor in the wind farm investment phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guiot Thierry</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWEA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Austria. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932778v1</w:t>
+                <w:t xml:space="preserve">hal-00788287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning-oriented yearly simulation of energy storage operation in distribution system for profit maximization, voltage regulation and reserve provisionning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A criticality criterion to decrease the computational burden in multistage distribution system optimal power flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouadoud Seddik Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiot Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference and Exhibition on Electricity Distribution - CIRED 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2013.1139⟩</w:t>
+              <w:t xml:space="preserve">PowerTech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6 - Article number 13882321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972018v1</w:t>
+                <w:t xml:space="preserve">hal-00932778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to make probabilistic forecasts of PV production from a plan-oriented parameterization of solar irradiance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Planning-oriented yearly simulation of energy storage operation in distribution system for profit maximization, voltage regulation and reserve provisionning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference Energy &amp; Meteorology - Weather &amp; Climate for the Energy Industry, ICEM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference and Exhibition on Electricity Distribution - CIRED 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. Paper 1243 - 4 p. - ISBN 978-1-84919-732-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2013.1139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870581v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A model to make probabilistic forecasts of PV production from a plan-oriented parameterization of solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">2nd International Conference Energy &amp; Meteorology - Weather &amp; Climate for the Energy Industry, ICEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836518v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A local energy management system for solar integration and improved security of supply: The Nice Grid project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Albou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE PES International Conference and Exhibition on Innovative Smart Grid Technologies (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany. 6 p. - ISBN 978146732597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785068v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances In Short-Term Wind Power Forecasting With Focus on 'Extreme' Situations - SafeWind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierryves Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 12 p. - Oral presentation</w:t>
+              <w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. p. 19-27 - ISBN 978-2-35158-127-8 e-ISBN 978-2-35158-128-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812424v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local energy management system for solar integration and improved security of supply: The Nice Grid project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Advances In Short-Term Wind Power Forecasting With Focus on 'Extreme' Situations - SafeWind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Giebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE PES International Conference and Exhibition on Innovative Smart Grid Technologies (ISGT Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 12 p. - Oral presentation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00804442v1</w:t>
+                <w:t xml:space="preserve">hal-00812424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINPOWER Project - Wind energy integration by DC network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t>
+              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822379v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing spatio-temporal patterns of wind power production for off shore wind power scenario generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benefits from the increased contribution of the European weather forecasting community to wind power prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Petroliagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t>
+              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812457v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A Probabilistic Approach to Forecast Ramps of Wind Power Production using Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822398v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Approach to Forecast Ramps of Wind Power Production using Ensemble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771470v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production at different time scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">WINPOWER Project - Wind energy integration by DC network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilney Damm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772198v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analysing spatio-temporal patterns of wind power production for off shore wind power scenario generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772417v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits from the increased contribution of the European weather forecasting community to wind power prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772433v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Uncertainty Related to Ramps of Wind Power Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Warsaw, Poland. 9 p. - ISBN 9781617823107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Forecasting: A state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Aznarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European PV-Hybrid and Mini-Grid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tarragona, Spain. pp.Pages 250-255 - ISBN 978-3-941785-15-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11509,254 +11639,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie prospective pour l'optimisation multicritère de la rénovation énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Goessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aublet-Mailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11179286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Billeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTU CEE Summer School 2019: Data-Driven Analytics and Optimization for Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11766,357 +11896,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour le déploiement de l’hydrogène comme vecteur énergétique à l’échelle d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782385427276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of predictability in the investment phase of wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanz Rodrigo Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frías Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Laquaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 14 - p. 341-357, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00014-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcsharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans Hvidtfeldt Larsen, Leif Sønderberg Petersen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTU International Energy Report 2013 : Energy storage options for future sustainable energy systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technical University of Denmark, 24-28 - Chapter 6, 2013, 978-87-550-3968-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12126,765 +12256,765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable activity-based and physics-informed bottom-up model for residential electricity demand using open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448441v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448441v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cost Comparison of New DC Resource Connections to Railway MVDC vs. HVAC Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Despouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Andrianesis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756342v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Comparison of New DC Resource Connections to Railway MVDC vs. HVAC Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268558v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: a European perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rogeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieubled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Erbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Physical Knowledge in Statistical Photovoltaic Production Forecasting Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Short-term Photovoltaic Power Forecasting Enhanced by Heterogeneous Sources of Spatio-temporal Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839668v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term Photovoltaic Power Forecasting Enhanced by Heterogeneous Sources of Spatio-temporal Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Integration of Physical Knowledge in Statistical Photovoltaic Production Forecasting Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839690v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Structural Modeling of Electricity Price Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12894,634 +13024,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Coûts et Bénéfices Induits par la Flexibilité de la Production Photovoltaïque Connectée au Réseau de Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Aviation Fuels (SAFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MINES Paris - PSL; Zenon Research. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-carbon hydrogen production in the european union : what economic conditions are required to switch to low-carbon hydrogen by 2030?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamarque-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon de la Motte Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale Supérieure des mines de Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Primary energy: The energy transition needs a new lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pahud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris PSL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-carbon hydrogen production in the EU: are 2030 targets achievable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamarque-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon de la Motte Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenon Research; MINES paris; PERSEE; IHEIE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 100% renewable electricity mix? Analyses and optimisations Testing the boundaries of renewable energy-based electricity development in metropolitan France by 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dubilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ademe - Report Number INIS-FR--16-0012, Ademe; The International Nuclear Information System (INIS). 2016, http://www.ademe.fr/sites/default/files/assets/documents/renewable-electricity-mix-final-report-ademe-201601.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13531,100 +13661,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de dimension en statistique et application en imagerie hyper-spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00379179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13634,105 +13764,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de grandes quantités de données au service de la modélisation pour la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Grenoble - Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04028236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13879,51 +14009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.robingirard.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05359912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Denisart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard-Cazanove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charmaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05431318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goessel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ligier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1554/1/012125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05268717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dussartre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lhuillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137384" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ruche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114490" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02542-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xw&#233;gnon Ghislain Agoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051432" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2847558" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998837v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01855950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heleno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Mashayekh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cardoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01617620v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123503" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01581946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2747765" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lugaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Siebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.070" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.03.103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bossavy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.075" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Abdelouadoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.12.084" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK590B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1753" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.526" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laquaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSTPVMVJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2010.487531" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS567" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aublet-Mailhac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179331" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04888459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grept" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1190" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cornaggia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Clemot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korpas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannele Holttinen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Helisto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM54602.2022.9921152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886725v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13790" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0625" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518380v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa Florez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1086" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2016.7520043" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174679v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220989v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863544" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110689v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbesant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Foucault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863551" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861240" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695299" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0971" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652254" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00961740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00788287v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Seddik Yassine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiot Thierry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652282" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00972018v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1139" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812424v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Courtney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboss&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Albou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465667" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822379v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812457v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771470v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772417v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772433v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petroliagis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765885v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Aznarte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179286" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanz Rodrigo Javier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#237;as Paredes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laquaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00014-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00973475v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcsharry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448441v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chiche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cocchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268558v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839668v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445396v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boigontier Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702712v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamarque-Lacoste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de la Motte Saint Pierre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mange" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04156890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pahud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubilly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chiche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bardet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04028236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.robingirard.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05359912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Denisart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard-Cazanove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charmaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05268717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dussartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lhuillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137384" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05431318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ligier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1554/1/012125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ruche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114490" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02542-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xw&#233;gnon Ghislain Agoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051432" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2847558" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998837v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01581946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2747765" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lugaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Siebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01855950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heleno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Mashayekh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cardoso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01617620v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.096" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.03.103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bossavy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1753" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Abdelouadoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.12.084" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK590B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laquaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSTPVMVJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2010.487531" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS567" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aublet-Mailhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179331" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04888459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grept" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cornaggia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Clemot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korpas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannele Holttinen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Helisto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM54602.2022.9921152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16091" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506218v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0625" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa Florez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436208v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2016.7520043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Foucault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861240" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbesant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652254" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0971" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870566v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695299" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00961740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00788287v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Seddik Yassine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiot Thierry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652282" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00972018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1139" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboss&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Albou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465667" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Courtney" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772433v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petroliagis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771470v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765885v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Aznarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179286" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanz Rodrigo Javier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#237;as Paredes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laquaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00014-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00973475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcsharry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448441v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chiche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cocchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268558v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clemot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839668v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880502v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078674v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boigontier Thomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702712v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamarque-Lacoste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de la Motte Saint Pierre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04156890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pahud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubilly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chiche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bardet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04028236v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>