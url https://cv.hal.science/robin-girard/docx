--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -104,4692 +104,4939 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience analysis for energy foresight scenarios: addressing the deep uncertainties of hydrogen deployment in industrial hubs</w:t>
+                <w:t xml:space="preserve">Optimal operational planning of hybrid power plants in railway MVDC networks and comparison with standard AC connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+                <w:t xml:space="preserve">Laurent Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
+                <w:t xml:space="preserve">Olivier Despouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Hélène Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Girard</w:t>
+                <w:t xml:space="preserve">Panagiotis Andrianesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 214, pp.115258. </w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 175, pp.111633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2026.115258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2026.111633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564343v1</w:t>
+                <w:t xml:space="preserve">hal-05604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonisation modelling for key industrial sectors focusing on process changes in a cost-optimised pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable activity-based and physics-informed bottom-up model for residential electricity demand using open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125206⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 361 (117409), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2026.117409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882268v1</w:t>
+                <w:t xml:space="preserve">hal-05448441v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogène électrolytique en Europe : progresser en intégrant les incertitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Resilience analysis for energy foresight scenarios: addressing the deep uncertainties of hydrogen deployment in industrial hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'énergie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 214, pp.115258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2026.115258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359912v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Camal</w:t>
+                <w:t xml:space="preserve">Decarbonisation modelling for key industrial sectors focusing on process changes in a cost-optimised pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Kazempour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 152 (108981), </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 382, pp.125206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.125206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341060v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonisation of industry and the energy system: Exploring mutual impacts and investment planning</w:t>
+                <w:t xml:space="preserve">Hydrogène électrolytique en Europe : progresser en intégrant les incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Denisart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard-Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charmaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 680 (5), pp.55-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171645v1</w:t>
+                <w:t xml:space="preserve">hal-05359912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aggregation method to model district heating networks in large-scale multi-energy simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Short-Term Indicators of Optimal Building Renovation Strategies based on Life Cycle Sustainability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dussartre</w:t>
+                <w:t xml:space="preserve">T Goessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Ligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 334, pp.137384. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1554 (1), pp.012125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1554/1/012125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268717v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Short-Term Indicators of Optimal Building Renovation Strategies based on Life Cycle Sustainability Assessment</w:t>
+                <w:t xml:space="preserve">An aggregation method to model district heating networks in large-scale multi-energy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Goessel</w:t>
+                <w:t xml:space="preserve">Maxime Vrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ligier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dussartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1554/1/012125⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334, pp.137384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2025.137384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431318v1</w:t>
+                <w:t xml:space="preserve">hal-05268717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relative impacts of maximum investment rate and temporal detail in capacity expansion models applied to power systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hedging hydrogen: Planning and contracting under uncertainty for a green hydrogen producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Kazempour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.130231⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (108981), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383397v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decarbonisation of industry and the energy system: Exploring mutual impacts and investment planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard--Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Knibiehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 508, pp.145511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04534442v1</w:t>
+                <w:t xml:space="preserve">hal-05171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the relative impacts of maximum investment rate and temporal detail in capacity expansion models applied to power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arthur</w:t>
+                <w:t xml:space="preserve">Thomas Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorel Mathieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.130231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.130231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04498254v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatially-explicit method for generating prospective district heating scenarios</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rit Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garreau Enora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.133902⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.122936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882998v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04498254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic methodology for mapping the performance of various heat pumps configurations considering part-load behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A conditional and regularized approach for large-scale spatiotemporal wind power forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114490⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.103743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2024.103743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882243v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A spatially-explicit method for generating prospective district heating scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dussartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.133902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2024.133902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263371v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELMAS: a one-year dataset of hourly electrical load profiles from 424 French industrial and tertiary sectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A generic methodology for mapping the performance of various heat pumps configurations considering part-load behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieubled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02542-z⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.114490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319662v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Industrial hydrogen hub planning and operation with multi-scale optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thorel</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Abdelouadoud</w:t>
+                <w:t xml:space="preserve">Robin Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 426, pp.138750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04117433v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELMAS: a one-year dataset of hourly electrical load profiles from 424 French industrial and tertiary sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+                <w:t xml:space="preserve">Kevin Bellinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Erbs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02542-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319663v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Power Forecasting: Assessment of the Impact of Multiple Sources of Spatio-Temporal Data on Forecast Accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14051432⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.113205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160906v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04117433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying power system flexibility provision</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieubled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115852⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.113699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939532v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of building-envelope and heating-system retrofits at territory scale to enhance decision-aiding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Power Forecasting: Assessment of the Impact of Multiple Sources of Spatio-Temporal Data on Forecast Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114639⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue "Smart Photovoltaic Energy Systems for a Sustainable Future", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14051432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491850v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Forecasting Electric Vehicle Consumption Profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantifying power system flexibility provision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12071341⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 279, pp.115852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093144v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model for Spatio-Temporal Photovoltaic Power Forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of building-envelope and heating-system retrofits at territory scale to enhance decision-aiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2018.2847558⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.114639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817629v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal assessment of power system flexibility requirement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling and Forecasting Electric Vehicle Consumption Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.198⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue Selected Papers from MEDPOWER 2018—the 11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, 12 (7, 1341), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12071341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998837v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Spatio-Temporal Forecasting of Photovoltaic Power Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Model for Spatio-Temporal Photovoltaic Power Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (2), pp. 538 - 546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2747765⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.780 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2018.2847558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581946v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage sizing for grid connected hybrid wind and storage power plants taking into account forecast errors autocorrelation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-temporal assessment of power system flexibility requirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.070⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.1327-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626067v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Optimal Power Flow for Scheduling Flexible Resources in Microgrids Operation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Short-Term Spatio-Temporal Forecasting of Photovoltaic Power Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.114⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp. 538 - 546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2747765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855950v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing and placement of distribution grid connected battery systems through an SOCP optimal power flow algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Storage sizing for grid connected hybrid wind and storage power plants taking into account forecast errors autocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lugaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.380-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617620v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Day-Ahead Forecasting of Household Electricity Demand and Operational Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Stochastic Optimal Power Flow for Scheduling Flexible Resources in Microgrids Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etta Grover-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Heleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Mashayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en11123503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01958276v1</w:t>
+                <w:t xml:space="preserve">hal-01855950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for decomposing electricity feeder load into elementary profiles from customer information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal sizing and placement of distribution grid connected battery systems through an SOCP optimal power flow algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etta Grover-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 203, pp.752 - 760. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.096⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 219, pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558385v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic GIS-based method for small Pumped Hydro Energy Storage (PHES) potential evaluation at large scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust Day-Ahead Forecasting of Household Electricity Demand and Operational Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gérossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.03.103⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11123503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513139v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel method for decomposing electricity feeder load into elementary profiles from customer information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.752 - 760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398080v1</w:t>
+                <w:t xml:space="preserve">hal-01558385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis in the technical potential assessment of onshore wind and ground solar photovoltaic power resources at regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A generic GIS-based method for small Pumped Hydro Energy Storage (PHES) potential evaluation at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 182, pp.145-153. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 197, pp.241 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.03.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356857v1</w:t>
+                <w:t xml:space="preserve">hal-01513139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge model for the evaluation of wind power ramps characterization approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lacirignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.1753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108808v1</w:t>
+                <w:t xml:space="preserve">hal-01398080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power flow of a distribution system based on increasingly tight cutting planes added to a second order cone relaxation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis in the technical potential assessment of onshore wind and ground solar photovoltaic power resources at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guiot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.12.084⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01104958v1</w:t>
+                <w:t xml:space="preserve">hal-01356857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal power flow of a distribution system based on increasingly tight cutting planes added to a second order cone relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Abdelouadoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771401v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting ramps of wind power production with numerical weather prediction ensembles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">An edge model for the evaluation of wind power ramps characterization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (1), pp.51-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/we.526⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (7), pp.1169-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682772v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal propagation of wind power prediction errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From LCAs to Simplified Models: A Generic Methodology Applied to Wind Power Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierryves Padey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/we.1527⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.1231-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es303435e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723820v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of wind power predictability as a decision factor in the investment phase of wind farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Forecasting ramps of wind power production with numerical weather prediction ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.064⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734082v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the quality of scenarios of short-term wind power generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal propagation of wind power prediction errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.11.004⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (7), pp.999-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00654836v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast rate of convergence in high-dimensional linear discriminant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of wind power predictability as a decision factor in the investment phase of wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laquaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2010.487531⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.609-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506556v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugin procedure in segmentation and application to hyperspectral image segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluating the quality of scenarios of short-term wind power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/10-EJS567⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771407v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast rate of convergence in high-dimensional linear discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (1), pp.Pages 165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2010.487531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plugin procedure in segmentation and application to hyperspectral image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.Pages 655-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-EJS567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images hyper-spectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Numéro spécial TS et cancérologie, 23 (3-4), pp.277-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4799,6837 +5046,6837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flexibity contributon of district heating networks to the energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dussartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th SDEWES conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Centre for Sustainable Development of Energy, Water and Environment Systems, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedging hydrogen – how risk management in electricity procurement is the key to unlocking investment in green hydrogen projects. A European perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Methods in Finance (QMF) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Sidney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and low-carbon hydrogen - the impact of classification rules and subsidies on asset sizing and energy sourcing for electrolytic hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 34th Australasian Universities Power Engineering Conference (AUPEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE PES, Nov 2024, Sydney, Australia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AUPEC62273.2024.10807631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic and forward-looking methodology for multi-criteria optimization of building energy renovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Goessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aublet-Mailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11179331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser les stratégies de rénovation des bâtiments résidentiels à l'échelle territoriale : analyse des plans climats de différentes villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Building Performance Simulation Association, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocalibration of a bottom-up methodology for long term electricity consumption forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grept</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2023 - 27th International Conference on Electricity Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIREC, Jun 2023, Rome, Italy. pp.2129-2133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2023.1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Camal</w:t>
+                <w:t xml:space="preserve">Comparison of Losses and Costs between AC and MVDC Connections for New DC Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Despouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Clemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Andrianesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Innovative Smart Grid Teechnologies Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336573v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective bottom-up modelling of industry: what place for electrification in a cost optimised trajectory ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Risk-conscious asset sizing and energy procurement planning for an electrolytic hydrogen producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rogeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES); Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750873v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production via electrolysis in 2030: comparing four connection schemes through energy system optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prospective bottom-up modelling of industry: what place for electrification in a cost optimised trajectory ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raillard-Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE - PES, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263369v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Losses and Costs between AC and MVDC Connections for New DC Resources</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production via electrolysis in 2030: comparing four connection schemes through energy system optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Smart Grid Teechnologies Conference Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISGT Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE - PES, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268535v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomerative Hierarchical Clustering Applied to Medium Voltage Feeder Hosting Capacity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES) and Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Market Issues in Electrical Power Systems with Large Shares of Variable Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Korpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannele Holttinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niina Helisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Koivisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 18th International Conference on the European Energy Market (EEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ljubljana, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEM54602.2022.9921152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Alternative Ways to Integrate Weather Predictions in Photovoltaic Generation Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geophysical Union (EGU), Apr 2021, Virtual Event, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data based on an analog approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term Forecasting of Photovoltaic Generation based on Conditioned Learning of Geopotential Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th International Universities Power Engineering Conference - Virtual Conference UPEC 2020 – "Verifying The Targets"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Torino (Virtual Conference), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Billeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Energy Market Conference (EEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE PES, Sep 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Electric Vehicle Consumption Profiles for Short-Term Forecasting and Long-Term Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gerossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éolien, nucléaire, photovoltaïque : quelles énergies en 2030 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Culture pour tous à Biot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Biot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Retière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Muratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frankhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Perez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lacirignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la demande en utilisant de grandes bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énergie en révolution numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut MINES Telecom, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Evolution of electrical distribution grid sizing considering self-consumption of local renewable production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t>
+              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp. 1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513138v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of electrical distribution grid sizing considering self-consumption of local renewable production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Day-Ahead Forecasting of Household Electricity Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gerossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kong</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp. 1248</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.2500 - 2504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/oap-cired.2017.0625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506218v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Day-Ahead Forecasting of Household Electricity Demand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Magliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518373v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Multi-Temporal Optimal Power Flow Approach for the Management of Grid Connected Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etta Grover-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2017 (Congres International des Réseaux Electriques de Distribution)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.12 - 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential Electrical and Thermal Storage Optimisation in a Market Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gerossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.1967 - 1970, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of probabilistic PV production forecasts performance in an operational context</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pascal Neirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Solar Integration Workshop - International Workshop on Integration of Solar Power into Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Vienna, Austria. pp.6 - ISBN 978-3-9816549-3-6</w:t>
+              <w:t xml:space="preserve">MedPower 2016 - The 10th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409042v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of probabilistic PV production forecasts performance in an operational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPower 2016 - The 10th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">6th Solar Integration Workshop - International Workshop on Integration of Solar Power into Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienna, Austria. pp.6 - ISBN 978-3-9816549-3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407901v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux contributions pour l’optimisation d’un système électrique fortement renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2016 - Phénomènes complexes et Hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Modélisation Aléatoire et Statistique de la Société de Mathématiques Appliquées et Industrielles Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal Optimal Power Flow for Assessing the Renewable Generation Hosting Capacity of an Active Distribution System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etta Grover-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/PES Transmission and Distribution Conference and Exposition (T&amp;D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dallas, TX, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDC.2016.7520043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the level of prediction errors of wind and PV in a future with a large amount of renewables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the level of prediction errors and sub-hourly variability of PV and wind generation in a future with a large amount of renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Gars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220989v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the level of prediction errors and sub-hourly variability of PV and wind generation in a future with a large amount of renewables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the level of prediction errors of wind and PV in a future with a large amount of renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Legars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255039v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simulated predictive load curves to improve DSO’s network development planning methods integrating smart grids functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bocquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal models for photovoltaic power short-term forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Integration workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust investment strategy for generation capacity in an uncertain demand and renewable penetration environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the European Energy Market (EEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Krakow, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEM.2014.6861240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative linear cuts strenghtening the second-order cone relaxation of the distribution system optimal power flow problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDC.2014.6863544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un scenario énergétique 100% EnR (Energies renouvelables) pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Futuring Cities – Ville et Energie Durable, Institut Mines Telecom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for electric load curve holistic modelling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPower 2014 - The 9th Mediterranean Conference on Power Generation, Transmission Distribution and Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast dynamic programming with application to storage planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barbesant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fiona Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2014, Chicago, IL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDC.2014.6863551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind farm strategic investment considering forecast errors penalties in a nodal prices market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Spain. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis: a tool to analyse LCA variability of energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierryves Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PV forecasts uncertainty on batteries management in microgrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The value of schedule update frequency on distributed energy storage performance in renewable energy integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech 2013 - Towards carbon free society through smarter grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652254⟩</w:t>
+              <w:t xml:space="preserve">The 4th IEEE/PES European Innovative Smart Grid Technologies (ISGT), International Conference and Exibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.6695299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870552v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Methodology for comparison of different wind power ramp characterization approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">The impact of available data history on the performance of photovoltaïc generation forecasting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Michiorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Electricity Distribution - CIRED 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. 4 p. - ISBN 978-1-84919-732-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2013.0971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812403v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of available data history on the performance of photovoltaïc generation forecasting models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A Novel Methodology for comparison of different wind power ramp characterization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electricity Distribution - CIRED 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870576v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of schedule update frequency on distributed energy storage performance in renewable energy integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Impact of PV forecasts uncertainty on batteries management in microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th IEEE/PES European Innovative Smart Grid Technologies (ISGT), International Conference and Exibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.6695299⟩</w:t>
+              <w:t xml:space="preserve">PowerTech 2013 - Towards carbon free society through smarter grids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6 - Article number 13881974 - ISBN 978-1-4673-5667-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870566v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced spatio-temporal wind power forecasting with distributed wind farms as sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of electricity market schemes on predictability being a decision factor in the wind farm investment phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Austria. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A criticality criterion to decrease the computational burden in multistage distribution system optimal power flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouadoud Seddik Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiot Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerTech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6 - Article number 13882321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning-oriented yearly simulation of energy storage operation in distribution system for profit maximization, voltage regulation and reserve provisionning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pascal Neirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference and Exhibition on Electricity Distribution - CIRED 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. Paper 1243 - 4 p. - ISBN 978-1-84919-732-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2013.1139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to make probabilistic forecasts of PV production from a plan-oriented parameterization of solar irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference Energy &amp; Meteorology - Weather &amp; Climate for the Energy Industry, ICEM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local energy management system for solar integration and improved security of supply: The Nice Grid project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Albou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE PES International Conference and Exhibition on Innovative Smart Grid Technologies (ISGT Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Berlin, Germany. 6 p. - ISBN 978146732597, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding LCA results variability: developing global sensitivity analysis with Sobol indices. A first application to photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierryves Padey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle ssessment and Construction Civil engineering and buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. p. 19-27 - ISBN 978-2-35158-127-8 e-ISBN 978-2-35158-128-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances In Short-Term Wind Power Forecasting With Focus on 'Extreme' Situations - SafeWind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Giebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 12 p. - Oral presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production at different time scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Probabilistic Approach to Forecast Ramps of Wind Power Production using Ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772198v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits from the increased contribution of the European weather forecasting community to wind power prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bossavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772433v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Approach to Forecast Ramps of Wind Power Production using Ensemble</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771470v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Benefits from the increased contribution of the European weather forecasting community to wind power prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Petroliagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772417v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WINPOWER Project - Wind energy integration by DC network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilney Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing spatio-temporal patterns of wind power production for off shore wind power scenario generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Ramps of Wind Power Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Uncertainty Related to Ramps of Wind Power Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bossavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Warsaw, Poland. 9 p. - ISBN 9781617823107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Forecasting: A state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Espinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Aznarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European PV-Hybrid and Mini-Grid Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Tarragona, Spain. pp.Pages 250-255 - ISBN 978-3-941785-15-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11639,254 +11886,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie prospective pour l'optimisation multicritère de la rénovation énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Goessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Aublet-Mailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11179286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Billeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTU CEE Summer School 2019: Data-Driven Analytics and Optimization for Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11896,1125 +12143,1024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour le déploiement de l’hydrogène comme vecteur énergétique à l’échelle d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, stocker et utiliser l’hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782385427276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of predictability in the investment phase of wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanz Rodrigo Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frías Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Laquaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 14 - p. 341-357, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00014-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic power generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcsharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans Hvidtfeldt Larsen, Leif Sønderberg Petersen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTU International Energy Report 2013 : Energy storage options for future sustainable energy systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technical University of Denmark, 24-28 - Chapter 6, 2013, 978-87-550-3968-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable activity-based and physics-informed bottom-up model for residential electricity demand using open data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Cocchi</w:t>
+                <w:t xml:space="preserve">Cost Comparison of New DC Resource Connections to Railway MVDC vs. HVAC Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Despouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Clemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Girard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Panagiotis Andrianesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448441v2</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Comparison of New DC Resource Connections to Railway MVDC vs. HVAC Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Camal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268558v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term investment and energy procurement risk management under uncertainty for an electrolytic green hydrogen producer.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: a European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rogeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Coatpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieubled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04756342v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic evaluation and resource assessment of hydrogen production through offshore wind farms: a European perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Short-term Photovoltaic Power Forecasting Enhanced by Heterogeneous Sources of Spatio-temporal Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bellinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bontron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kariniotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174169v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term Photovoltaic Power Forecasting Enhanced by Heterogeneous Sources of Spatio-temporal Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Integration of Physical Knowledge in Statistical Photovoltaic Production Forecasting Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bellinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839690v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Physical Knowledge in Statistical Photovoltaic Production Forecasting Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Data-driven Structural Modeling of Electricity Price Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13024,634 +13170,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Coûts et Bénéfices Induits par la Flexibilité de la Production Photovoltaïque Connectée au Réseau de Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris - PSL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Aviation Fuels (SAFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MINES Paris - PSL; Zenon Research. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-carbon hydrogen production in the european union : what economic conditions are required to switch to low-carbon hydrogen by 2030?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Beyond Primary energy: The energy transition needs a new lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pahud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Ecole nationale Supérieure des mines de Paris. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mines Paris PSL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702712v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Primary energy: The energy transition needs a new lens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Low-carbon hydrogen production in the european union : what economic conditions are required to switch to low-carbon hydrogen by 2030?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mines Paris PSL. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamarque-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de la Motte Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole nationale Supérieure des mines de Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156890v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-carbon hydrogen production in the EU: are 2030 targets achievable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boigontier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamarque-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon de la Motte Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenon Research; MINES paris; PERSEE; IHEIE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 100% renewable electricity mix? Analyses and optimisations Testing the boundaries of renewable energy-based electricity development in metropolitan France by 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dubilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ademe - Report Number INIS-FR--16-0012, Ademe; The International Nuclear Information System (INIS). 2016, http://www.ademe.fr/sites/default/files/assets/documents/renewable-electricity-mix-final-report-ademe-201601.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13661,100 +13807,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de dimension en statistique et application en imagerie hyper-spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00379179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13764,105 +13910,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de grandes quantités de données au service de la modélisation pour la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Grenoble - Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04028236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14009,51 +14155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.robingirard.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05359912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Denisart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard-Cazanove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charmaison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05268717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dussartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lhuillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137384" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05431318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ligier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1554/1/012125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ruche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114490" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02542-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xw&#233;gnon Ghislain Agoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051432" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2847558" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998837v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01581946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2747765" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lugaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Siebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01855950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heleno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Mashayekh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cardoso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01617620v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.096" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.03.103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356857v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bossavy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1753" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Abdelouadoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.12.084" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK590B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.526" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734082v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laquaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSTPVMVJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2010.487531" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS567" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771129v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aublet-Mailhac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179331" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04888459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grept" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cornaggia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Clemot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korpas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannele Holttinen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Helisto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM54602.2022.9921152" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175357v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16091" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980013v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534246v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506218v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0625" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa Florez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409042v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436208v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2016.7520043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Foucault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861240" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbesant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863551" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002074v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652254" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0971" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870566v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695299" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00961740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00788287v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Seddik Yassine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiot Thierry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652282" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00972018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1139" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804442v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboss&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Albou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465667" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Courtney" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772433v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petroliagis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771470v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822398v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765885v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Aznarte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179286" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanz Rodrigo Javier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#237;as Paredes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laquaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00014-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00973475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcsharry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448441v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chiche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cocchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268558v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clemot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839668v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880502v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078674v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boigontier Thomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702712v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamarque-Lacoste" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de la Motte Saint Pierre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04156890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pahud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubilly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chiche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bardet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379179v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04028236v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.robingirard.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05604711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cornaggia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2026.111633" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448441v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cocchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.117409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard--Cazanove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Knibiehly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2026.115258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.125206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05359912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Denisart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raillard-Cazanove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charmaison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05431318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Goessel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ligier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1554/1/012125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05268717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dussartre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lhuillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05341060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Palmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Radet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108981" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2024.103743" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133902" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieubled" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ruche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114490" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138750" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02542-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04319663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Coatpont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso Nobrega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Erbs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113699" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xw&#233;gnon Ghislain Agoua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115852" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491850v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114639" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071341" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817629v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2847558" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998837v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.198" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01581946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2747765" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lugaro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Siebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01855950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heleno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Mashayekh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cardoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.114" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01617620v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123503" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.03.103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356857v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bossavy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01104958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Abdelouadoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.12.084" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWK590B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1753" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierryves Padey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303435e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.526" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laquaine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00654836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSTPVMVJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2010.487531" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS567" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUPEC62273.2024.10807631" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aublet-Mailhac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179331" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04888459v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Garreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grept" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Clemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336573v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moliner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832344v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Korpas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannele Holttinen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Helisto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM54602.2022.9921152" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13790" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518373v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa Florez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1086" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2016.7520043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gars" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legars" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01174679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Foucault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861240" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01055444v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863544" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110689v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbesant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863551" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695299" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0971" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812403v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652254" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00961740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00788287v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00932778v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Seddik Yassine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiot Thierry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652282" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00972018v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboss&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Albou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465667" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Courtney" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772433v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petroliagis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822379v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812457v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822398v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771465v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Aznarte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766029v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11179286" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544744v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanz Rodrigo Javier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#237;as Paredes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laquaine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00014-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00973475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcsharry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268558v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clemot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756342v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04174169v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839690v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839668v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445396v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078674v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boigontier Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04156890v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pahud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702712v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamarque-Lacoste" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de la Motte Saint Pierre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mange" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dubilly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chiche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bardet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-04028236v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>