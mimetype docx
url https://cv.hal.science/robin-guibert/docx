--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -976,265 +976,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and statistical characterization of brushstroke on paintings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel 3D Topography Stitching Algorithm Based on Reflectance and Multimap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/acbe53⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13020857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123962v1</w:t>
+                <w:t xml:space="preserve">hal-04122323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 3D Topography Stitching Algorithm Based on Reflectance and Multimap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemesle</w:t>
+                <w:t xml:space="preserve">Fractal and statistical characterization of brushstroke on paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Deltombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.857. </w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.015019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13020857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/acbe53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122323v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Morphology Description and Quantification of Al–Cu Magnetic Pulse Welding Joints Using X-Ray Micro-computed Tomography</w:t>
               </w:r>
@@ -1354,77 +1354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Cultural Heritage Preservation in Art Painting: A Surface Roughness Approach to the Brush Strokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mironova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBBCF4D4"/>
+    <w:nsid w:val="80D00D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-2840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260352853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191165323158616022752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GDL-2267-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ae198e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05231882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/adabfd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berkmans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wieczorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract9010048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ad4378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04123962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mironova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/acbe53" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04122323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020857" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04208963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zielinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00984-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442257v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ab8348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03575253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-2840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260352853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191165323158616022752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GDL-2267-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ae198e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05231882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/adabfd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berkmans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wieczorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract9010048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ad4378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04122323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04123962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mironova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/acbe53" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04208963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zielinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00984-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442257v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ab8348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03575253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>