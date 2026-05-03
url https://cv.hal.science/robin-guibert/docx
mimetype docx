--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -198,1435 +198,1569 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the influence of measurement uncertainties on the algorithmic complexity of 3D topography stitching</w:t>
+                <w:t xml:space="preserve">Multiscale and Multiphysics Topographical Analysis of Brake Friction Material Related to Friction Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guibert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maël Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coustenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/ae198e⟩</w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (3), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/lubricants14030139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367414v1</w:t>
+                <w:t xml:space="preserve">hal-05580210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of 3D topography stitching and registration algorithms: procedure, error evaluation and mathematical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Uncertainty-Based Scale Identification and Process–Topography Interaction Analysis via Bootstrap: Application to Grit Blasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berkmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Wieczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/adabfd⟩</w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract9010048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231882v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty-Based Scale Identification and Process–Topography Interaction Analysis via Bootstrap: Application to Grit Blasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Roughness multiscale analysis of wear mechanisms in polymer abrasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fractalfract9010048⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.111253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347195v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness multiscale analysis of wear mechanisms in polymer abrasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of the influence of measurement uncertainties on the algorithmic complexity of 3D topography stitching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.045008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/ae198e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05293382v1</w:t>
+                <w:t xml:space="preserve">hal-05367414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two 3D Fractal-Based Approaches for Topographical Characterization: Richardson Patchwork versus Sdr</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Review of 3D topography stitching and registration algorithms: procedure, error evaluation and mathematical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.013001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/adabfd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17102386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05347215v1</w:t>
+                <w:t xml:space="preserve">hal-05231882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel methodology to assess optical profilometer stability to discriminate surface roughness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Moreau</w:t>
+                <w:t xml:space="preserve">Two 3D Fractal-Based Approaches for Topographical Characterization: Richardson Patchwork versus Sdr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berkmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Paez</w:t>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Wieczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.025018. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (10), pp.2386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/ad4378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17102386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318694v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 3D Topography Stitching Algorithm Based on Reflectance and Multimap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A novel methodology to assess optical profilometer stability to discriminate surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13020857⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.025018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/ad4378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122323v1</w:t>
+                <w:t xml:space="preserve">hal-05318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and statistical characterization of brushstroke on paintings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel 3D Topography Stitching Algorithm Based on Reflectance and Multimap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13020857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/acbe53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04123962v1</w:t>
+                <w:t xml:space="preserve">hal-04122323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Morphology Description and Quantification of Al–Cu Magnetic Pulse Welding Joints Using X-Ray Micro-computed Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Zielinski</w:t>
+                <w:t xml:space="preserve">Fractal and statistical characterization of brushstroke on paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Sadat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Guibert</w:t>
+                <w:t xml:space="preserve">Anna Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jouaffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Markiewicz</w:t>
+                <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-023-00984-4⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.015019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/acbe53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208963v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Cultural Heritage Preservation in Art Painting: A Surface Roughness Approach to the Brush Strokes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interface Morphology Description and Quantification of Al–Cu Magnetic Pulse Welding Joints Using X-Ray Micro-computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Nys</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-023-00984-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449100v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Cultural Heritage Preservation in Art Painting: A Surface Roughness Approach to the Brush Strokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Deltombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of three multiscale methods for topographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.024002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2051-672X/ab8348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1636,262 +1770,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Three Multiscale Approaches for Topography Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Metrology and Properties of Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Detection Method for Peak Gradient and Radius of Curvature in Surface Topography of Abraded Polymer Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1901,137 +2035,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stitching des Cartes Topographiqes : Verrous et Complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi Des Chercheurs 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Arenberg, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2041,114 +2175,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stitching of 3D Elementary Topographies for Roughness Multiscale Analysis: Development, Optimization and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Polytechnique Hauts-de-France; Institut national des sciences appliquées Hauts-de-France, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPHF0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03575253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2216,51 +2350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80D00D5B"/>
+    <w:nsid w:val="C24A89B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-2840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260352853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191165323158616022752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GDL-2267-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ae198e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05231882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/adabfd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berkmans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wieczorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract9010048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ad4378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04122323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04123962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mironova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/acbe53" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04208963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zielinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00984-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442257v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ab8348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03575253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-2840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260352853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191165323158616022752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GDL-2267-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coustenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants14030139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berkmans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wieczorowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract9010048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111253" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ae198e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05231882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/adabfd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ad4378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04122323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04123962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mironova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/acbe53" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04208963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00984-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442257v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ab8348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesueur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03575253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>