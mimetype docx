--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -366,585 +366,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty-Based Scale Identification and Process–Topography Interaction Analysis via Bootstrap: Application to Grit Blasting</w:t>
+                <w:t xml:space="preserve">Modelling of the influence of measurement uncertainties on the algorithmic complexity of 3D topography stitching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Berkmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemesle</w:t>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fractalfract9010048⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.045008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/ae198e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347195v1</w:t>
+                <w:t xml:space="preserve">hal-05367414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness multiscale analysis of wear mechanisms in polymer abrasion</w:t>
+                <w:t xml:space="preserve">Review of 3D topography stitching and registration algorithms: procedure, error evaluation and mathematical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Robache</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111253⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.013001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/adabfd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293382v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the influence of measurement uncertainties on the algorithmic complexity of 3D topography stitching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Uncertainty-Based Scale Identification and Process–Topography Interaction Analysis via Bootstrap: Application to Grit Blasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berkmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Wieczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/ae198e⟩</w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract9010048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367414v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of 3D topography stitching and registration algorithms: procedure, error evaluation and mathematical modelling</w:t>
+                <w:t xml:space="preserve">Roughness multiscale analysis of wear mechanisms in polymer abrasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Hanafi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.013001. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.111253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/adabfd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231882v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two 3D Fractal-Based Approaches for Topographical Characterization: Richardson Patchwork versus Sdr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berkmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Wieczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.2386. </w:t>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel methodology to assess optical profilometer stability to discriminate surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1110,265 +1110,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 3D Topography Stitching Algorithm Based on Reflectance and Multimap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemesle</w:t>
+                <w:t xml:space="preserve">Fractal and statistical characterization of brushstroke on paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mironova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Deltombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13020857⟩</w:t>
+              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.015019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2051-672X/acbe53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122323v1</w:t>
+                <w:t xml:space="preserve">hal-04123962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and statistical characterization of brushstroke on paintings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Novel 3D Topography Stitching Algorithm Based on Reflectance and Multimap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.015019. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2051-672X/acbe53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13020857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123962v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Morphology Description and Quantification of Al–Cu Magnetic Pulse Welding Joints Using X-Ray Micro-computed Tomography</w:t>
               </w:r>
@@ -1488,77 +1488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Cultural Heritage Preservation in Art Painting: A Surface Roughness Approach to the Brush Strokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mironova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,77 +1648,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.024002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,64 +1810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Metrology and Properties of Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1905,90 +1905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Detection Method for Peak Gradient and Radius of Curvature in Surface Topography of Abraded Polymer Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
@@ -2062,64 +2062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stitching des Cartes Topographiqes : Verrous et Complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2350,51 +2350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C24A89B3"/>
+    <w:nsid w:val="0EDB78F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2581,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-2840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260352853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191165323158616022752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GDL-2267-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coustenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants14030139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berkmans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wieczorowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract9010048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111253" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ae198e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05231882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/adabfd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ad4378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04122323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04123962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mironova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/acbe53" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04208963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00984-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442257v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ab8348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesueur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03575253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2656-2840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260352853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191165323158616022752" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GDL-2267-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coustenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants14030139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ae198e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05231882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Robache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hanafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/adabfd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berkmans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Wieczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract9010048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ad4378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04123962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mironova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/acbe53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04122323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04208963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouaffre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-023-00984-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Nys" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442257v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/ab8348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesueur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03575253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>