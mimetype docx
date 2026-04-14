--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -169,51 +169,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05263442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -272,535 +272,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’uchronie régressive de la trilogie Retour vers le futur</w:t>
+                <w:t xml:space="preserve">Et si… un chômeur devenait président de la République ? Quand la comédie française revisite l’élection présidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Figures du populisme dans les films, les médias et les réseaux sociaux, 22, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15vbu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262952v1</w:t>
+                <w:t xml:space="preserve">hal-05554567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer les abysses : un idéal cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, James Cameron. Paradoxes, 74, pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronter les identités régionales : Bourvil le Normand et Fernandel le Provençal dans &amp;quot;La Cuisine au beurre&amp;quot; (Gilles Grangier, 1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ridiculosa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Caricature et identités locales, 31, pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique d’un locus amoenus contemporain : l’émission &amp;quot;Le village préféré des Français</w:t>
+                <w:t xml:space="preserve">L’uchronie régressive de la trilogie Retour vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rétrotopies ou l’idéalisation du passé, 3, pp.128-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/demeter.1425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262901v1</w:t>
+                <w:t xml:space="preserve">hal-05262952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Manon Billaut, Emmanuelle Champomier, Marion Polirsztok, Charlotte Servel (dir.), &amp;quot;la Séance de cinéma. Espaces, pratiques, imaginaires</w:t>
+                <w:t xml:space="preserve">La fabrique d’un locus amoenus contemporain : l’émission &amp;quot;Le village préféré des Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.210-216. </w:t>
+              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le bonheur : une histoire d’images ?, 11 [Hiver], 31 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14joe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/demeter.1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263376v1</w:t>
+                <w:t xml:space="preserve">hal-05262901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux confins de l’Ouest. Une étude sur les échanges entre western et science-fiction dans le &amp;quot;space western</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Manon Billaut, Emmanuelle Champomier, Marion Polirsztok, Charlotte Servel (dir.), &amp;quot;la Séance de cinéma. Espaces, pratiques, imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pardaillan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.210-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14joe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263367v1</w:t>
+                <w:t xml:space="preserve">hal-05263376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux confins de l’Ouest. Une étude sur les échanges entre western et science-fiction dans le &amp;quot;space western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hopquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Go West !, 7, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme politique comme figure paternelle dans les films français des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019-2 et 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.6779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -810,175 +888,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quittons ces campagnes sans grâce et sans grandeur&amp;quot;. Le paysage rural dans le cinéma français des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Réault; Giovanni Stranieri; Anne Béchard-Léauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages ruraux. Source et objet d'étude pour les sciences de l'homme et de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Éditions Chemins de tr@verse, pp.233-240, 2025, (Les Cahiers d'Allhis), 978-2-313-06832-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertiges du mashup. Hitchcock et le remploi numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Cavé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(d')Après Hitchcock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Searchers, pp.239-258, 2022, 978-2-9583728-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -988,1151 +1066,1151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et édulcoration de &amp;quot;La Guerre des boutons&amp;quot; dans les premières de couverture et les affiches de film de 1912 à 2015</w:t>
+                <w:t xml:space="preserve">Revisiter la comédie résistante : &amp;quot;La Folle Histoire de Max et Léon&amp;quot; (Jonathan Barré, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études - Du film au roman, du roman au film : l’affiche pour passerelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Mentzel; Marine Miquel; Delphine Robic-Diaz, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">1ère édition des Rencontres des fictions historiques : La France imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263699v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourvil ou la construction d’une francité de terroir</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - La francité : une mosaïque d’emblèmes esthétiques et culturels [Franciskums: estētisko un kultūras emblēmu mozaīka]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Lamothe; Nadège Langbour; Lara Popic; Simona Valke; Kinga Zawada, Apr 2024, Riga, Lettonie</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Quand la carte désoriente. Le dévoiement de la carte dans les arts et les lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robin Hopquin; Florine Lemarchand, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263485v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter la comédie résistante : &amp;quot;La Folle Histoire de Max et Léon&amp;quot; (Jonathan Barré, 2016)</w:t>
+                <w:t xml:space="preserve">Une France imaginaire : cartographie des franchises &amp;quot;Les Tuche&amp;quot; et &amp;quot;Qu’est-ce qu’on a fait au bon dieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition des Rencontres des fictions historiques : La France imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Cartographie et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission "Histoire" du Comité français de cartographie, Dec 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263537v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Bourvil ou la construction d’une francité de terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Quand la carte désoriente. Le dévoiement de la carte dans les arts et les lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robin Hopquin; Florine Lemarchand, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque international - La francité : une mosaïque d’emblèmes esthétiques et culturels [Franciskums: estētisko un kultūras emblēmu mozaīka]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Lamothe; Nadège Langbour; Lara Popic; Simona Valke; Kinga Zawada, Apr 2024, Riga, Lettonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263682v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une France imaginaire : cartographie des franchises &amp;quot;Les Tuche&amp;quot; et &amp;quot;Qu’est-ce qu’on a fait au bon dieu ?</w:t>
+                <w:t xml:space="preserve">Patrimonialisation et édulcoration de &amp;quot;La Guerre des boutons&amp;quot; dans les premières de couverture et les affiches de film de 1912 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Cartographie et cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission "Histoire" du Comité français de cartographie, Dec 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">Journée d’études - Du film au roman, du roman au film : l’affiche pour passerelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Mentzel; Marine Miquel; Delphine Robic-Diaz, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263680v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impossibilité de crier au cri-impossible : &amp;quot;L'Ange de la vengeance&amp;quot; (Abel Ferrara, 1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3éme Journée d'étude - Le cri dans les arts du spectacle et les lettres : approches esthétiques (II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/7f39-am76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néo-réalisme, surréalisme et comédie villageoise : les hybridités formelles du film populiste dans Seul dans Paris (Hervé Bromberger, 1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral : Analyser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne; ED APESA; Institut ACTE, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quittons ces campagnes sans grâce et sans grandeur&amp;quot;. Le paysage rural dans le cinéma français des années 1960</w:t>
+                <w:t xml:space="preserve">Écopoétique de la fin du monde : le cycle des Quatre Apocalypses de J.G. Ballard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - Les paysages ruraux. Un objet d'études et une source pour les Sciences de l'Homme et de la Société # 3 Perception, Représentation, Patrimonialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral - Littérature "Feel Bad". De l'ambivalence des émotions négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263712v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écopoétique de la fin du monde : le cycle des Quatre Apocalypses de J.G. Ballard</w:t>
+                <w:t xml:space="preserve">Quittons ces campagnes sans grâce et sans grandeur&amp;quot;. Le paysage rural dans le cinéma français des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral - Littérature "Feel Bad". De l'ambivalence des émotions négatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées d'études - Les paysages ruraux. Un objet d'études et une source pour les Sciences de l'Homme et de la Société # 3 Perception, Représentation, Patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263606v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le milieu villageois dans le &amp;quot;Rape and Revenge&amp;quot; français : une filiation critique</w:t>
+                <w:t xml:space="preserve">Le village français à l'après-guerre : modèle et contre-modèle cinématographique. L'exemple de &amp;quot;La Douceur du village</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : État des lieux et perspectives du "Rape and Revenge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Ortoli; Pascal Couté, Mar 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral - Modèles et contre-modèles : séance du 2 décembre 2022 - Intertextualité et Intericonicité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263718v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le village français à l'après-guerre : modèle et contre-modèle cinématographique. L'exemple de &amp;quot;La Douceur du village</w:t>
+                <w:t xml:space="preserve">Le milieu villageois dans le &amp;quot;Rape and Revenge&amp;quot; français : une filiation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral - Modèles et contre-modèles : séance du 2 décembre 2022 - Intertextualité et Intericonicité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : État des lieux et perspectives du "Rape and Revenge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Ortoli; Pascal Couté, Mar 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263738v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le football amateur dans le cinéma français contemporain : une image du peuple ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Sports, culture populaire et culture matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire C3S, Sep 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de la comédie villageoise : le cinéma français à partir des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : But alors you are French ? Enjeux et état des lieux contemporains de la comédie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Meera Perampalam; Philippe Ortoli, Mar 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme politique comme figure paternelle dans les films français des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Corps masculin : représentations littéraires et iconographiques de la nation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sergio Coto-Rivel; Cécile Fourrel de Frettes; Jennifer Houdiard, Apr 2018, Nantes, France. [18 p.], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.6246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et désirs féminins au village : le cinéma français de l’après-guerre aux années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de l'AFECCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kira Kitsopanidou; Raphaëlle Moine, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace vécu dans la trilogie &amp;quot;Profils Paysans&amp;quot; de Raymond Depardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Filmer le quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Leperchey; José Moure, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2142,105 +2220,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène Bourvil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2387,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05263442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hopquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262952v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.1425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14joe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7f39-am76" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05263442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hopquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vbu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.1425" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14joe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7f39-am76" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>