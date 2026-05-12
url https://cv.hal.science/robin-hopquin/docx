--- v1 (2026-04-14)
+++ v2 (2026-05-12)
@@ -1074,234 +1074,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter la comédie résistante : &amp;quot;La Folle Histoire de Max et Léon&amp;quot; (Jonathan Barré, 2016)</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition des Rencontres des fictions historiques : La France imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Quand la carte désoriente. Le dévoiement de la carte dans les arts et les lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robin Hopquin; Florine Lemarchand, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263537v1</w:t>
+                <w:t xml:space="preserve">hal-05263682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Une France imaginaire : cartographie des franchises &amp;quot;Les Tuche&amp;quot; et &amp;quot;Qu’est-ce qu’on a fait au bon dieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Quand la carte désoriente. Le dévoiement de la carte dans les arts et les lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robin Hopquin; Florine Lemarchand, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Cartographie et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission "Histoire" du Comité français de cartographie, Dec 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263682v1</w:t>
+                <w:t xml:space="preserve">hal-05263680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une France imaginaire : cartographie des franchises &amp;quot;Les Tuche&amp;quot; et &amp;quot;Qu’est-ce qu’on a fait au bon dieu ?</w:t>
+                <w:t xml:space="preserve">Revisiter la comédie résistante : &amp;quot;La Folle Histoire de Max et Léon&amp;quot; (Jonathan Barré, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Cartographie et cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission "Histoire" du Comité français de cartographie, Dec 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">1ère édition des Rencontres des fictions historiques : La France imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263680v1</w:t>
+                <w:t xml:space="preserve">hal-05263537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourvil ou la construction d’une francité de terroir</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05263442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hopquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vbu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.1425" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14joe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7f39-am76" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05263442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hopquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vbu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.1425" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14joe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7f39-am76" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>