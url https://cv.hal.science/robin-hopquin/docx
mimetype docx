--- v2 (2026-05-12)
+++ v3 (2026-06-01)
@@ -350,234 +350,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer les abysses : un idéal cinématographique</w:t>
+                <w:t xml:space="preserve">L’uchronie régressive de la trilogie Retour vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, James Cameron. Paradoxes, 74, pp.78-89</w:t>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rétrotopies ou l’idéalisation du passé, 3, pp.128-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263079v1</w:t>
+                <w:t xml:space="preserve">hal-05262952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter les identités régionales : Bourvil le Normand et Fernandel le Provençal dans &amp;quot;La Cuisine au beurre&amp;quot; (Gilles Grangier, 1963)</w:t>
+                <w:t xml:space="preserve">Filmer les abysses : un idéal cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ridiculosa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Caricature et identités locales, 31, pp.71-84</w:t>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, James Cameron. Paradoxes, 74, pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263013v1</w:t>
+                <w:t xml:space="preserve">hal-05263079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’uchronie régressive de la trilogie Retour vers le futur</w:t>
+                <w:t xml:space="preserve">Confronter les identités régionales : Bourvil le Normand et Fernandel le Provençal dans &amp;quot;La Cuisine au beurre&amp;quot; (Gilles Grangier, 1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rétrotopies ou l’idéalisation du passé, 3, pp.128-137</w:t>
+              <w:t xml:space="preserve">Ridiculosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Caricature et identités locales, 31, pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262952v1</w:t>
+                <w:t xml:space="preserve">hal-05263013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’un locus amoenus contemporain : l’émission &amp;quot;Le village préféré des Français</w:t>
               </w:r>
@@ -1074,165 +1074,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Patrimonialisation et édulcoration de &amp;quot;La Guerre des boutons&amp;quot; dans les premières de couverture et les affiches de film de 1912 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Quand la carte désoriente. Le dévoiement de la carte dans les arts et les lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robin Hopquin; Florine Lemarchand, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études - Du film au roman, du roman au film : l’affiche pour passerelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Mentzel; Marine Miquel; Delphine Robic-Diaz, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263682v1</w:t>
+                <w:t xml:space="preserve">hal-05263699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une France imaginaire : cartographie des franchises &amp;quot;Les Tuche&amp;quot; et &amp;quot;Qu’est-ce qu’on a fait au bon dieu ?</w:t>
+                <w:t xml:space="preserve">Bourvil ou la construction d’une francité de terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Cartographie et cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission "Histoire" du Comité français de cartographie, Dec 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">Colloque international - La francité : une mosaïque d’emblèmes esthétiques et culturels [Franciskums: estētisko un kultūras emblēmu mozaīka]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Lamothe; Nadège Langbour; Lara Popic; Simona Valke; Kinga Zawada, Apr 2024, Riga, Lettonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263680v1</w:t>
+                <w:t xml:space="preserve">hal-05263485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la comédie résistante : &amp;quot;La Folle Histoire de Max et Léon&amp;quot; (Jonathan Barré, 2016)</w:t>
               </w:r>
@@ -1281,165 +1281,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourvil ou la construction d’une francité de terroir</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - La francité : une mosaïque d’emblèmes esthétiques et culturels [Franciskums: estētisko un kultūras emblēmu mozaīka]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth Lamothe; Nadège Langbour; Lara Popic; Simona Valke; Kinga Zawada, Apr 2024, Riga, Lettonie</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Quand la carte désoriente. Le dévoiement de la carte dans les arts et les lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robin Hopquin; Florine Lemarchand, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263485v1</w:t>
+                <w:t xml:space="preserve">hal-05263682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialisation et édulcoration de &amp;quot;La Guerre des boutons&amp;quot; dans les premières de couverture et les affiches de film de 1912 à 2015</w:t>
+                <w:t xml:space="preserve">Une France imaginaire : cartographie des franchises &amp;quot;Les Tuche&amp;quot; et &amp;quot;Qu’est-ce qu’on a fait au bon dieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études - Du film au roman, du roman au film : l’affiche pour passerelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Mentzel; Marine Miquel; Delphine Robic-Diaz, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Cartographie et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission "Histoire" du Comité français de cartographie, Dec 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263699v1</w:t>
+                <w:t xml:space="preserve">hal-05263680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impossibilité de crier au cri-impossible : &amp;quot;L'Ange de la vengeance&amp;quot; (Abel Ferrara, 1981)</w:t>
               </w:r>
@@ -1566,165 +1566,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écopoétique de la fin du monde : le cycle des Quatre Apocalypses de J.G. Ballard</w:t>
+                <w:t xml:space="preserve">Quittons ces campagnes sans grâce et sans grandeur&amp;quot;. Le paysage rural dans le cinéma français des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque doctoral - Littérature "Feel Bad". De l'ambivalence des émotions négatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées d'études - Les paysages ruraux. Un objet d'études et une source pour les Sciences de l'Homme et de la Société # 3 Perception, Représentation, Patrimonialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263606v1</w:t>
+                <w:t xml:space="preserve">hal-05263712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quittons ces campagnes sans grâce et sans grandeur&amp;quot;. Le paysage rural dans le cinéma français des années 1960</w:t>
+                <w:t xml:space="preserve">Écopoétique de la fin du monde : le cycle des Quatre Apocalypses de J.G. Ballard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hopquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - Les paysages ruraux. Un objet d'études et une source pour les Sciences de l'Homme et de la Société # 3 Perception, Représentation, Patrimonialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Stranieri; Sarah Réault, Nov 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque doctoral - Littérature "Feel Bad". De l'ambivalence des émotions négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263712v1</w:t>
+                <w:t xml:space="preserve">hal-05263606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village français à l'après-guerre : modèle et contre-modèle cinématographique. L'exemple de &amp;quot;La Douceur du village</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05263442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hopquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vbu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.1425" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14joe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7f39-am76" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05263442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hopquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA01H313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293818v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vbu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.1425" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14joe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7f39-am76" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.6246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488540v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>