--- v0 (2026-03-03)
+++ v1 (2026-04-11)
@@ -66,6279 +66,6413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing our Reviewers and Authors, and a Few Insights into Tektonika's Review Process</w:t>
+                <w:t xml:space="preserve">Use of artificial intelligence in academic research: what is acceptable and what isn't?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Bond</w:t>
+                <w:t xml:space="preserve">Tony Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Doré</w:t>
+                <w:t xml:space="preserve">Mohamed Gouiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gouiza</w:t>
+                <w:t xml:space="preserve">Craig Magee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Kavanagh</w:t>
+                <w:t xml:space="preserve">Kim Welford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04680267v1</w:t>
+                <w:t xml:space="preserve">insu-05373165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tektonika: The Community-Led Diamond Open-Access Journal for Tectonics and Structural Geology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognizing our Reviewers and Authors, and a Few Insights into Tektonika's Review Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clare Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gouiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Craig Magee</w:t>
+                <w:t xml:space="preserve">Janine Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.1.56⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04273320v1</w:t>
+                <w:t xml:space="preserve">insu-04680267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-plate Shortening and Mountain-building in the Context of Mantle-driven Oceanic Subduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tektonika: The Community-Led Diamond Open-Access Journal for Tectonics and Structural Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Habel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Kermarrec</w:t>
+                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Magee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.2.39⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.1.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04452264v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04273320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the quantification of crustal shortening and kinematics of deformation across the Western Andes ( ∼ 20–22° S)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Upper-plate Shortening and Mountain-building in the Context of Mantle-driven Oceanic Subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Carrizo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Jacques Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-14-17-2023⟩</w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.2.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03936129v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04452264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mantle Drag on the Tectonics of Subduction Zones: Insights From Laboratory Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Geffroy</w:t>
+                <w:t xml:space="preserve">B. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guillaume</w:t>
+                <w:t xml:space="preserve">M. Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simoes</w:t>
+                <w:t xml:space="preserve">A. Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (12), pp.e2023TC008018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023tc008018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04426143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary E‐W extension uplifts Kythira Island and segments the Hellenic Arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution to the quantification of crustal shortening and kinematics of deformation across the Western Andes ( ∼ 20–22° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Habel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Gelder</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">German Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022TC007231⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-14-17-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03795714v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk communication during seismo-volcanic crises: the example of Mayotte, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (6), pp.2001-2029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-22-2001-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid collaborative knowledge building via Twitter after significant geohazard events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">Quaternary E‐W extension uplifts Kythira Island and segments the Hellenic Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Öğretmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud H Devès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bossu</w:t>
+                <w:t xml:space="preserve">D. Papanastassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gc-3-129-2020⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.e2022TC007231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02341638v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03795714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-15580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02926350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do sea-level curves influence modeled marine terrace sequences?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid collaborative knowledge building via Twitter after significant geohazard events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen L Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rouby</w:t>
+                <w:t xml:space="preserve">Rémy Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106132⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gc-3-129-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436871v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02341638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">How do sea-level curves influence modeled marine terrace sequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bell</w:t>
+                <w:t xml:space="preserve">Hélène Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36377-1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.106132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117872v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02436871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early exhumation of the Frontal Cordillera (Southern Central Andes) and implications for Andean mountain-building at ~33.5°S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Riesner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, pp.7972. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44320-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36377-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157979v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of flexural uplift by continental rifting in Corinth, Greece</w:t>
+                <w:t xml:space="preserve">Early exhumation of the Frontal Cordillera (Southern Central Andes) and implications for Andean mountain-building at ~33.5°S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández‐blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gino Gelder</w:t>
+                <w:t xml:space="preserve">Magali Riesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005685⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.7972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44320-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02362436v1</w:t>
+                <w:t xml:space="preserve">hal-02157979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new crustal fault formed the modern Corinth Rift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
+                <w:t xml:space="preserve">Geometry of flexural uplift by continental rifting in Corinth, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández‐blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102919⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02321883v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02362436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Crustal Structure and Kinematics of the Central Andes at 33.5°S: Implications for the Mechanics of Andean Mountain Building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Riesner</w:t>
+                <w:t xml:space="preserve">A new crustal fault formed the modern Corinth Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.102919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017TC004513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02157984v2</w:t>
+                <w:t xml:space="preserve">insu-02321883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Strain in the Marmara Pull-Apart Region Associated With the Propagation Process of the North Anatolian Fault</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">Revisiting the Crustal Structure and Kinematics of the Central Andes at 33.5°S: Implications for the Mechanics of Andean Mountain Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Riesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (5), pp.1507-1523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017TC004636⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.1347-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01886996v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating Seismic Risk: the Geoethical Challenges of a People-Centred, Participatory Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal Strain in the Marmara Pull-Apart Region Associated With the Propagation Process of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Çağil Karakaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain S Stewart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/AG-7593⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.1507-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02378418v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01886996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the active West Andean fold-and-thrust belt (Central Chile): structure and long-term shortening rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Riesner</w:t>
+                <w:t xml:space="preserve">Communicating Seismic Risk: the Geoethical Challenges of a People-Centred, Participatory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain S Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Ickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.287-303. </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (FAST TRACK 7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016TC004269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/AG-7593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447189v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02378418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological structures control on earthquake ruptures: The M w 7.7, 2013, Balochistan earthquake, Pakistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics of the active West Andean fold-and-thrust belt (Central Chile): structure and long-term shortening rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Riesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Vallage</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Rauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016gl070418⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.287-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01888985v1</w:t>
+                <w:t xml:space="preserve">hal-01447189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological structures control on earthquake ruptures: The M w 7.7, 2013, Balochistan earthquake, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A Vallage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Grandin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 43 (19), pp.10,155-10,163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016gl070418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214961v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01888985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andean growth and monsoon winds drive landscape evolution at SW margin of South America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Coudurier-Curveur</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 414, pp.87-99. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03580014v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tectonic evolution of Andean orogeny and global climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Andean growth and monsoon winds drive landscape evolution at SW margin of South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coudurier-Curveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.1-35. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01138548v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03580014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing large intraplate earthquakes at the west flank of the Andes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled tectonic evolution of Andean orogeny and global climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coudurier-Curveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G35741.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01138562v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01138548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Displacement along the Karakoram fault, NW Himalaya, estimated from LA-ICP-MS U Pb dating of offset geologic markers&amp;quot; published by Shifeng Wang et al. in EPSL, 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing large intraplate earthquakes at the west flank of the Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rockwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Forman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Tapponnier</w:t>
+                <w:t xml:space="preserve">S Rebolledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.012⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.1083-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G35741.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00829469v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01138562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive deformation episodes along the Lungmu Co zone, west-central Tibet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Displacement along the Karakoram fault, NW Himalaya, estimated from LA-ICP-MS U Pb dating of offset geologic markers&amp;quot; published by Shifeng Wang et al. in EPSL, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.026⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 363, pp.242-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660491v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2010 M-w 8.8 Maule Megathrust Earthquake of Central Chile, Monitored by GPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Metois</w:t>
+                <w:t xml:space="preserve">Successive deformation episodes along the Lungmu Co zone, west-central Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1204132⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783213v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rauld</w:t>
+                <w:t xml:space="preserve">The 2010 M-w 8.8 Maule Megathrust Earthquake of Central Chile, Monitored by GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Ruegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Thiele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaime Campos</w:t>
+                <w:t xml:space="preserve">M. Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008TC002427⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332, pp.1417-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1204132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288765v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment by R. A. Astini and F. M. Dávila on “The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010TC002692⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.TC2007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288709v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid uplifting in the process of strike - slip along the Karakorum fault zone in western Tibet: Evidence from Ar-40/Ar-39 thermochronology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Q. Xu</w:t>
+                <w:t xml:space="preserve">Reply to the comment by R. A. Astini and F. M. Dávila on “The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Petrologica Sinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411572v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New U-Th/Pb constraints on timing of shearing and long-term slip-rate on the Karakorum fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Rapid uplifting in the process of strike - slip along the Karakorum fault zone in western Tibet: Evidence from Ar-40/Ar-39 thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibing Li</w:t>
+                <w:t xml:space="preserve">S. Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Petrologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.1552-1566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00412570v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by Y. Rolland et al. on ''Alpine thermal and structural evolution of the highest external crystalline massif: The Mont Blanc</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New U-Th/Pb constraints on timing of shearing and long-term slip-rate on the Karakorum fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26 (2), pp.TC2016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006TC002022⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (5), pp.TC5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01285574v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lacassin</w:t>
+                <w:t xml:space="preserve">Reply to comment by Y. Rolland et al. on ''Alpine thermal and structural evolution of the highest external crystalline massif: The Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+                <w:t xml:space="preserve">E.R Sobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.TC2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330775v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mahéo</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.1-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311791v1</w:t>
+                <w:t xml:space="preserve">hal-00330775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syn- and post-orogenic exhumation of metamorphic rocks in North Aegean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 256, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00226378v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.P. Searle</w:t>
+                <w:t xml:space="preserve">Syn- and post-orogenic exhumation of metamorphic rocks in North Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.51-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00311693v1</w:t>
+                <w:t xml:space="preserve">insu-00226378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial movement of the Karakorum Fault in western Tibet: constraints from SHRIMP U-Pb dating of zircons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Valli</w:t>
+                <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Y. Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Searle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11434-007-0164-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164 (6), pp.1253-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406402v1</w:t>
+                <w:t xml:space="preserve">hal-00311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty million years of continuous deformation along theKarakorum fault, western Tibet: A thermochronological analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial movement of the Karakorum Fault in western Tibet: constraints from SHRIMP U-Pb dating of zircons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Q. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Valli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+                <w:t xml:space="preserve">J. S. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005TC001913⟩</w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (8), pp.1089-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11434-007-0164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197561v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic activity in the Sumatra–Java region prior to the December 26, 2004 (Mw = 9.0–9.3) and March 28, 2005 (Mw = 8.7) earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty million years of continuous deformation along theKarakorum fault, western Tibet: A thermochronological analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mignan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.058⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.TC4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005TC001913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00268744v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale geometry, offset and kinematic evolution of the Karakorum fault.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic activity in the Sumatra–Java region prior to the December 26, 2004 (Mw = 9.0–9.3) and March 28, 2005 (Mw = 8.7) earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey C.P. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Dmowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 219, pp.255-269. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 244 (3-4), pp.639-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00006-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103136v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on large scale geometry, offset and kinematic evolution of the Karkorum fault.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Large scale geometry, offset and kinematic evolution of the Karakorum fault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 229, pp.159-163. </w:t>
+              <w:t xml:space="preserve">, 2004, 219, pp.255-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103150v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the structure, thermochronology, and timing of the Ailao Shan-Red River shear zone, SE Asia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reply to comment on large scale geometry, offset and kinematic evolution of the Karkorum fault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. M. Harrison</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JB900322⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 229, pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01891116v1</w:t>
+                <w:t xml:space="preserve">hal-00103150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large river offsets and Plio-Quaternary dextral slip rate on the Red River fault (Yunnan, China)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New constraints on the structure, thermochronology, and timing of the Ailao Shan-Red River shear zone, SE Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Replumaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Tapponnier</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Kienast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P H Leloup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. M. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 106 (B1), pp.819-836. </w:t>
+              <w:t xml:space="preserve">, 2001, 106 (B4), pp.6683-6732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2000JB900135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2000JB900322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01891130v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01891116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear heating in continental strike-slip shear zones: model and field examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large river offsets and Plio-Quaternary dextral slip rate on the Red River fault (Yunnan, China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">P H Leloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00683.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (B1), pp.819-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JB900135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01891490v1</w:t>
+                <w:t xml:space="preserve">insu-01891130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ML 5.3 Epagny (French Alps) earthquake of 1996 July 15: a long-awaited event on the Vuache Fault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear heating in continental strike-slip shear zones: model and field examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouvenot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 135 (3), pp.876-892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00662.x⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 136 (1), pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1999.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01891531v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01891490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tertiary diachronic extrusion and deformation of western Indochina: Structural and 40Ar/39Ar evidence from NW Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">The ML 5.3 Epagny (French Alps) earthquake of 1996 July 15: a long-awaited event on the Vuache Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Maluski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chaiyan Hinthong</w:t>
+                <w:t xml:space="preserve">Benoît Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/96JB03831⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 135 (3), pp.876-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.1998.00662.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01891307v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01891531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tertiary deformation and metamorphism SE of Tibet: The folded Tiger-leap d6collement of NW Yunnan, China</w:t>
+                <w:t xml:space="preserve">Tertiary diachronic extrusion and deformation of western Indochina: Structural and 40Ar/39Ar evidence from NW Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Schärer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Tapponnier</w:t>
+                <w:t xml:space="preserve">Chaiyan Hinthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/95TC03749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 102 (B5), pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96JB03831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01887051v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01891307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Petrological and Thermal Evolution of a Tertiary Ductile Strike-Slip Shear Zone, Diancang Shan, Yunnan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Li Qi</w:t>
+                <w:t xml:space="preserve">Tertiary deformation and metamorphism SE of Tibet: The folded Tiger-leap d6collement of NW Yunnan, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Schärer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/92JB02791⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (3), pp.605-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95TC03749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01891410v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01887051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, Petrological and Thermal Evolution of a Tertiary Ductile Strike-Slip Shear Zone, Diancang Shan, Yunnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P H Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mark Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Ryerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 98 (B4), pp.6715-6743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/92JB02791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01891410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINEMATICS OF DUCTILE SHEARING FROM OUTCROP TO CRUSTAL SCALE IN THE MONTE ROSA NAPPE, WESTERN ALPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 6 (1), pp.69 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/TC006i001p00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01887072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6348,1549 +6482,1549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of mountain-building of the Central Andes, from structural geology to analogue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Riesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.665654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05379312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk communication during seismo-volcanic crises: the example of Mayotte, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pécout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04282086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-plate shortening and Andean-type mountain-building in the context of mantle-driven oceanic subduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tektonika: breaking barriers in scientific publishing one manuscript at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moh Gouiza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-7182, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7182⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04079787v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04282099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tektonika: breaking barriers in scientific publishing one manuscript at a time</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A systematic study of mantle drag effect on subduction dynamics and overriding plate deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoes Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacassin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14679⟩</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna (Austria), France. pp.EGU23-2782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04282099v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04079436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic study of mantle drag effect on subduction dynamics and overriding plate deformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Upper-plate shortening and Andean-type mountain-building in the context of mantle-driven oceanic subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Habel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lacassin Robin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna (Austria), France. pp.EGU23-2782, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2782⟩</w:t>
+              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-7182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04079436v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04079787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude systématique de l'effet de la traction du manteau sur la dynamique des zones de subduction et la déformation de la plaque supérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04438810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fore-arc building and destruction: a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinth Rift active crustal fault flexure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. p.12411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinth terraces re-visited: Improved paleoshoreline determination using Pleiades-DEMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRT : 20th International Conference on DEFORMATION MECHANISMS, RHEOLOGY &amp; TECTONICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. pp.12-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/1864-5658/2015-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7900,1388 +8034,1270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-plate shortening and Andean-type mountain-building in the context of mantle-driven oceanic subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITHODEF25 The Deformation of the Lithosphere, State of the Art and Future Directions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05233849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between active and past tectonics in the Hellenic Arc (Greece): Geological and geomorphic evidences from Kythira Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01464420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexure in the Corinth rift: reconciling marine terraces, rivers, offshore data and fault modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meetin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01464732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling post-Messinian evolution of the Aegean with tectonic integrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01464603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of artificial intelligence in academic research: what is acceptable and what isn't. Editorial Tektonika</w:t>
+                <w:t xml:space="preserve">Le séisme du 28 Mars 2025 sur la faille de Sagaing au Myanmar (Birmanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05373165v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05242412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antique Sparta earthquake (Peloponnese) and limestone scarps on active faults: a field guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Dechabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05387988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séisme du 28 Mars 2025 sur la faille de Sagaing au Myanmar (Birmanie)</w:t>
+                <w:t xml:space="preserve">Le Séisme du 1er Janvier 2024 sous la Péninsule de Noto au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05242412v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04741148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Séisme du 1er Janvier 2024 sous la Péninsule de Noto au Japon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The western Andes at ~20–22° S: A contribution to the quantification of crustal shortening and kinematics of deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Habel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04741148v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03795799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The western Andes at ~20–22° S: A contribution to the quantification of crustal shortening and kinematics of deformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deformation of the western Andes at ~20–22°S: a contribution to the quantification of crustal shortening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03795799v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03373164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of the western Andes at ~20–22°S: a contribution to the quantification of crustal shortening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Habel</w:t>
+                <w:t xml:space="preserve">Risk communication successes and limits during sismo-volcanic crisis: the example of Mayotte, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Germán Aguilar</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03373164v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03373158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk communication successes and limits during sismo-volcanic crisis: the example of Mayotte, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Devès</w:t>
+                <w:t xml:space="preserve">Rupture process of the Oklahoma Mw5.7 Pawnee earthquake from Sentinel-1 InSAR and seismological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03373158v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01472195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture process of the Oklahoma Mw5.7 Pawnee earthquake from Sentinel-1 InSAR and seismological data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Crisis of a Paradigm. A methodological interpretation of Tohoku and Fukushima catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9291,114 +9307,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de déformation dans le versant nord de la nappe du Mont Rose (Alpes suisses) et relation avec les grands chevauchements : approche meéhodologique de la déformation des roches gneissiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tectonique. Université Montpellier II - Sciences et Techniques du Languedoc, 1984. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00805172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9545,51 +9561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04680267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gouiza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04273320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Magee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.1.56" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452264v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Habel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.39" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aguilar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-17-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc008018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795714v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;&#287;retmen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liakopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastassiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2001-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44320-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02362436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez&#8208;blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gelder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005685" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102919" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157984v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004513" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01886996v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;il Karaka&#351;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Suc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004636" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02378418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ickert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7593" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rauld" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004269" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01888985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Vallage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl070418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.047" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25CTHNP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.01.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rockwell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rebolledo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35741.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Thiele" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Campos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002427" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002692" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Q. Xu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-007-0164-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mignan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Dmowska" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.058" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMJ7MBGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leloup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00006-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0Z8SL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H209XP3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maluski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Hinthong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03831" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95TC03749" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4F058039171FF59D73AD36BF31D830BA1E32BB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC006i001p00069" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282086v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P&#233;cout" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7342" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7182" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Gouiza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14679" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benjamin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoes Martine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacassin Robin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2782" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438810v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Gelder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Armijo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-06" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233849v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464732v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gelder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melnick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gelder" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373165v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Welford" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05387988v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dechabalier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Liakopoulos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05242412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741148v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795799v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373164v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Aguilar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373158v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143374v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805172v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gouiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Magee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Welford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04680267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04273320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.1.56" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452264v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Habel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.39" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-17-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2001-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795714v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;&#287;retmen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liakopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastassiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44320-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02362436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez&#8208;blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gelder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102919" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157984v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01886996v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;il Karaka&#351;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Suc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02378418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ickert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rauld" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01888985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Vallage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl070418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25CTHNP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rockwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rebolledo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35741.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Thiele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002427" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Q. Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-007-0164-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Dmowska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMJ7MBGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leloup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00006-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0Z8SL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H209XP3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Hinthong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03831" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95TC03749" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4F058039171FF59D73AD36BF31D830BA1E32BB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC006i001p00069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P&#233;cout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7342" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Gouiza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14679" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benjamin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoes Martine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacassin Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2782" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7182" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Gelder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464732v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gelder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melnick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gelder" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05242412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05387988v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dechabalier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Liakopoulos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Aguilar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143374v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>