--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -368,299 +368,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04680267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tektonika: The Community-Led Diamond Open-Access Journal for Tectonics and Structural Geology</w:t>
+                <w:t xml:space="preserve">Upper-plate Shortening and Mountain-building in the Context of Mantle-driven Oceanic Subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gouiza</w:t>
+                <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Craig Magee</w:t>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.1.56⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.2.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04273320v1</w:t>
+                <w:t xml:space="preserve">insu-04452264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-plate Shortening and Mountain-building in the Context of Mantle-driven Oceanic Subduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tektonika: The Community-Led Diamond Open-Access Journal for Tectonics and Structural Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Kermarrec</w:t>
+                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Magee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tektonika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.2.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2023.1.1.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04452264v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04273320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mantle Drag on the Tectonics of Subduction Zones: Insights From Laboratory Models</w:t>
               </w:r>
@@ -784,64 +784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the quantification of crustal shortening and kinematics of deformation across the Western Andes ( ∼ 20–22° S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -908,278 +908,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk communication during seismo-volcanic crises: the example of Mayotte, France</w:t>
+                <w:t xml:space="preserve">Quaternary E‐W extension uplifts Kythira Island and segments the Hellenic Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Devès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">G. de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
+                <w:t xml:space="preserve">D. Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Öğretmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Papanastassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-2001-2022⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.e2022TC007231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748523v1</w:t>
+                <w:t xml:space="preserve">insu-03795714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary E‐W extension uplifts Kythira Island and segments the Hellenic Arc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk communication during seismo-volcanic crises: the example of Mayotte, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Öğretmen</w:t>
+                <w:t xml:space="preserve">Maud Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Liakopoulos</w:t>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papanastassiou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (10), pp.e2022TC007231. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2001-2029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022TC007231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-2001-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03795714v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient stripping of subducting slabs controls periodic forearc uplift</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1561,278 +1561,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02436871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early exhumation of the Frontal Cordillera (Southern Central Andes) and implications for Andean mountain-building at ~33.5°S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Riesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.4260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36377-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9, pp.7972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44320-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117872v1</w:t>
+                <w:t xml:space="preserve">hal-02157979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early exhumation of the Frontal Cordillera (Southern Central Andes) and implications for Andean mountain-building at ~33.5°S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Riesner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9, pp.7972. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44320-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36377-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157979v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of flexural uplift by continental rifting in Corinth, Greece</w:t>
               </w:r>
@@ -1935,51 +1935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new crustal fault formed the modern Corinth Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,287 +2046,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02321883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Crustal Structure and Kinematics of the Central Andes at 33.5°S: Implications for the Mechanics of Andean Mountain Building</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rolando Armijo</w:t>
+                <w:t xml:space="preserve">Crustal Strain in the Marmara Pull-Apart Region Associated With the Propagation Process of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Çağil Karakaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (5), pp.1347-1375. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004513⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.1507-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157984v2</w:t>
+                <w:t xml:space="preserve">insu-01886996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Strain in the Marmara Pull-Apart Region Associated With the Propagation Process of the North Anatolian Fault</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">Revisiting the Crustal Structure and Kinematics of the Central Andes at 33.5°S: Implications for the Mechanics of Andean Mountain Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Riesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (5), pp.1507-1523. </w:t>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.1347-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017TC004636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01886996v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Seismic Risk: the Geoethical Challenges of a People-Centred, Participatory Approach</w:t>
               </w:r>
@@ -2416,77 +2416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of the active West Andean fold-and-thrust belt (Central Chile): structure and long-term shortening rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Riesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2674,394 +2674,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01888985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t>
+                <w:t xml:space="preserve">Andean growth and monsoon winds drive landscape evolution at SW margin of South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Grandin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
+                <w:t xml:space="preserve">Aurélie Coudurier-Curveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214961v2</w:t>
+                <w:t xml:space="preserve">insu-03580014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andean growth and monsoon winds drive landscape evolution at SW margin of South America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Coupled tectonic evolution of Andean orogeny and global climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coudurier-Curveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolando Armijo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.047⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03580014v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01138548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tectonic evolution of Andean orogeny and global climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolando Armijo</w:t>
+                <w:t xml:space="preserve">Rupture process of the Mw=7.9 2015 Gorkha earthquake (Nepal): insights into Himalayan megathrust segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.1-35. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (20), pp.8373-8382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01138548v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing large intraplate earthquakes at the west flank of the Andes</w:t>
               </w:r>
@@ -3601,51 +3601,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile</w:t>
+                <w:t xml:space="preserve">Reply to the comment by R. A. Astini and F. M. Dávila on “The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rauld</w:t>
@@ -3684,102 +3684,102 @@
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.TC2007. </w:t>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008TC002427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010TC002692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288765v1</w:t>
+                <w:t xml:space="preserve">insu-01288709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment by R. A. Astini and F. M. Dávila on “The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile”</w:t>
+                <w:t xml:space="preserve">The West Andean Thrust, the San Ramón Fault, and the seismic hazard for Santiago, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rauld</w:t>
@@ -3818,815 +3818,815 @@
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.TC2007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010TC002692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288709v1</w:t>
+                <w:t xml:space="preserve">insu-01288765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid uplifting in the process of strike - slip along the Karakorum fault zone in western Tibet: Evidence from Ar-40/Ar-39 thermochronology</w:t>
+                <w:t xml:space="preserve">New U-Th/Pb constraints on timing of shearing and long-term slip-rate on the Karakorum fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. B. Li</w:t>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valli</w:t>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Q. Xu</w:t>
+                <w:t xml:space="preserve">Haibing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Petrologica Sinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (5), pp.TC5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411572v1</w:t>
+                <w:t xml:space="preserve">hal-00412570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New U-Th/Pb constraints on timing of shearing and long-term slip-rate on the Karakorum fault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid uplifting in the process of strike - slip along the Karakorum fault zone in western Tibet: Evidence from Ar-40/Ar-39 thermochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valli</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haibing Li</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Petrologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.1552-1566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412570v1</w:t>
+                <w:t xml:space="preserve">hal-00411572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by Y. Rolland et al. on ''Alpine thermal and structural evolution of the highest external crystalline massif: The Mont Blanc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.H. Leloup</w:t>
+                <w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Arnaud</w:t>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Lacassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.R Sobel</w:t>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eEarth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.1-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01285574v1</w:t>
+                <w:t xml:space="preserve">hal-00330775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of metamorphic rocks in N Aegean: the path from shortening to extension and extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 256, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330775v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post 4 Ma initiation of normal faulting in southern Tibet. Constraints from the Kung Co half graben</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to comment by Y. Rolland et al. on ''Alpine thermal and structural evolution of the highest external crystalline massif: The Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mahéo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.029⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.TC2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00311791v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn- and post-orogenic exhumation of metamorphic rocks in North Aegean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eEarth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4645,321 +4645,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00226378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Lacassin</w:t>
+                <w:t xml:space="preserve">Initial movement of the Karakorum Fault in western Tibet: constraints from SHRIMP U-Pb dating of zircons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Searle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Q. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (8), pp.1089-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11434-007-0164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311693v1</w:t>
+                <w:t xml:space="preserve">hal-00406402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial movement of the Karakorum Fault in western Tibet: constraints from SHRIMP U-Pb dating of zircons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Q. Xu</w:t>
+                <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Searle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (8), pp.1089-1100. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164 (6), pp.1253-1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11434-007-0164-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406402v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty million years of continuous deformation along theKarakorum fault, western Tibet: A thermochronological analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,64 +5191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale geometry, offset and kinematic evolution of the Karakorum fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,64 +5337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on large scale geometry, offset and kinematic evolution of the Karkorum fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,103 +6496,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of mountain-building of the Central Andes, from structural geology to analogue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Riesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.665654</w:t>
@@ -6615,654 +6615,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05379312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk communication during seismo-volcanic crises: the example of Mayotte, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Devès</w:t>
+                <w:t xml:space="preserve">Étude systématique de l'effet de la traction du manteau sur la dynamique des zones de subduction et la déformation de la plaque supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Pécout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04282086v1</w:t>
+                <w:t xml:space="preserve">insu-04438810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tektonika: breaking barriers in scientific publishing one manuscript at a time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper-plate shortening and Andean-type mountain-building in the context of mantle-driven oceanic subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Habel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14679⟩</w:t>
+              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-7182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04282099v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04079787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic study of mantle drag effect on subduction dynamics and overriding plate deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simoes Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacassin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna (Austria), France. pp.EGU23-2782, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04079436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-plate shortening and Andean-type mountain-building in the context of mantle-driven oceanic subduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tektonika: breaking barriers in scientific publishing one manuscript at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Perez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moh Gouiza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-7182, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7182⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04079787v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04282099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude systématique de l'effet de la traction du manteau sur la dynamique des zones de subduction et la déformation de la plaque supérieure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk communication during seismo-volcanic crises: the example of Mayotte, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04438810v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04282086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fore-arc building and destruction: a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
@@ -7300,51 +7300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -7376,51 +7376,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
+                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
@@ -7434,118 +7434,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508365v1</w:t>
+                <w:t xml:space="preserve">hal-03508351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating in subduction zones</w:t>
+                <w:t xml:space="preserve">Fore-arc building and destruction, a critical interplay between fluid flow, megathrust strength and tectonic underplating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
@@ -7559,344 +7559,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUBITOP IV Workshop/TopoEurope2019 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508351v1</w:t>
+                <w:t xml:space="preserve">hal-03508365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinth Rift active crustal fault flexure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. p.12411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508251v1</w:t>
+                <w:t xml:space="preserve">hal-02383730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinth Rift active crustal fault flexure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bell</w:t>
+                <w:t xml:space="preserve">Towards an integrated vision of tectonic underplating and associated deformation in subduction zones, insights from high-resolution numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. p.12411</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383730v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinth terraces re-visited: Improved paleoshoreline determination using Pleiades-DEMs</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Armijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,90 +8048,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-plate shortening and Andean-type mountain-building in the context of mantle-driven oceanic subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8167,148 +8167,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05233849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between active and past tectonics in the Hellenic Arc (Greece): Geological and geomorphic evidences from Kythira Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
+                <w:t xml:space="preserve">Unravelling post-Messinian evolution of the Aegean with tectonic integrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Delorme</w:t>
+                <w:t xml:space="preserve">Giovanni de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t>
+              <w:t xml:space="preserve">AGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01464420v1</w:t>
+                <w:t xml:space="preserve">insu-01464603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexure in the Corinth rift: reconciling marine terraces, rivers, offshore data and fault modeling</w:t>
               </w:r>
@@ -8346,51 +8333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meetin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
@@ -8413,135 +8400,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01464732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling post-Messinian evolution of the Aegean with tectonic integrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">Interplay between active and past tectonics in the Hellenic Arc (Greece): Geological and geomorphic evidences from Kythira Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Gelder</w:t>
+                <w:t xml:space="preserve">Arthur Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01464603v1</w:t>
+                <w:t xml:space="preserve">insu-01464420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8553,203 +8553,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séisme du 28 Mars 2025 sur la faille de Sagaing au Myanmar (Birmanie)</w:t>
+                <w:t xml:space="preserve">The antique Sparta earthquake (Peloponnese) and limestone scarps on active faults: a field guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Dechabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Liakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05242412v1</w:t>
+                <w:t xml:space="preserve">insu-05387988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antique Sparta earthquake (Peloponnese) and limestone scarps on active faults: a field guide</w:t>
+                <w:t xml:space="preserve">Le séisme du 28 Mars 2025 sur la faille de Sagaing au Myanmar (Birmanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Liakopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">insu-05387988v1</w:t>
+                <w:t xml:space="preserve">insu-05242412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Séisme du 1er Janvier 2024 sous la Péninsule de Noto au Japon</w:t>
               </w:r>
@@ -8797,64 +8797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The western Andes at ~20–22° S: A contribution to the quantification of crustal shortening and kinematics of deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8911,77 +8911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of the western Andes at ~20–22°S: a contribution to the quantification of crustal shortening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Habel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Carrizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,90 +9025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk communication successes and limits during sismo-volcanic crisis: the example of Mayotte, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pécout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9126,64 +9126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture process of the Oklahoma Mw5.7 Pawnee earthquake from Sentinel-1 InSAR and seismological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9561,51 +9561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gouiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Magee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Welford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04680267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04273320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.1.56" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452264v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Habel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.39" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-17-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2001-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795714v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;&#287;retmen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liakopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastassiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44320-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02362436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez&#8208;blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gelder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102919" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157984v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01886996v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;il Karaka&#351;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Suc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02378418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ickert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rauld" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01888985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Vallage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl070418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25CTHNP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rockwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rebolledo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35741.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Thiele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002427" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Q. Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-007-0164-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Dmowska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMJ7MBGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leloup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00006-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0Z8SL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H209XP3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Hinthong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03831" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95TC03749" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4F058039171FF59D73AD36BF31D830BA1E32BB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC006i001p00069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P&#233;cout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7342" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Gouiza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14679" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benjamin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoes Martine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacassin Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2782" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7182" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Gelder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464732v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gelder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melnick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gelder" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05242412v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05387988v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dechabalier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Liakopoulos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Aguilar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143374v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gouiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Magee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Welford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04680267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452264v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Habel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04273320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.1.56" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-17-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795714v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;&#287;retmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liakopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastassiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2001-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44320-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02362436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez&#8208;blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gelder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102919" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01886996v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;il Karaka&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Suc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004636" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157984v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004513" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02378418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ickert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rauld" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01888985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Vallage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl070418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25CTHNP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.01.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rockwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rebolledo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35741.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Thiele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002692" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Q. Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-007-0164-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Dmowska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMJ7MBGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leloup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00006-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0Z8SL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H209XP3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Hinthong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03831" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95TC03749" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4F058039171FF59D73AD36BF31D830BA1E32BB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC006i001p00069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7182" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benjamin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoes Martine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacassin Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2782" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Gouiza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14679" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P&#233;cout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7342" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Gelder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gelder" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464732v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gelder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melnick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05387988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dechabalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Liakopoulos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05242412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Aguilar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143374v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>