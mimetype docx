--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -4645,278 +4645,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00226378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial movement of the Karakorum Fault in western Tibet: constraints from SHRIMP U-Pb dating of zircons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Valli</w:t>
+                <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Y. Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Searle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11434-007-0164-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 164 (6), pp.1253-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406402v1</w:t>
+                <w:t xml:space="preserve">hal-00311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the role of the Red River shear zone, Yunnan and Vietnam, in the continental extrusion of SE Asia Journal, Vol. 163, 2006, 1025–1036</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Lacassin</w:t>
+                <w:t xml:space="preserve">Initial movement of the Karakorum Fault in western Tibet: constraints from SHRIMP U-Pb dating of zircons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Searle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 164 (6), pp.1253-1260. </w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (8), pp.1089-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/0016-76492007-065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11434-007-0164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311693v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty million years of continuous deformation along theKarakorum fault, western Tibet: A thermochronological analysis.</w:t>
               </w:r>
@@ -8167,135 +8167,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05233849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling post-Messinian evolution of the Aegean with tectonic integrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">Interplay between active and past tectonics in the Hellenic Arc (Greece): Geological and geomorphic evidences from Kythira Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni de Gelder</w:t>
+                <w:t xml:space="preserve">Arthur Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01464603v1</w:t>
+                <w:t xml:space="preserve">insu-01464420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexure in the Corinth rift: reconciling marine terraces, rivers, offshore data and fault modeling</w:t>
               </w:r>
@@ -8400,148 +8413,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01464732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between active and past tectonics in the Hellenic Arc (Greece): Geological and geomorphic evidences from Kythira Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
+                <w:t xml:space="preserve">Unravelling post-Messinian evolution of the Aegean with tectonic integrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Delorme</w:t>
+                <w:t xml:space="preserve">Giovanni de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Armijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t>
+              <w:t xml:space="preserve">AGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01464420v1</w:t>
+                <w:t xml:space="preserve">insu-01464603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9561,51 +9561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gouiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Magee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Welford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04680267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452264v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Habel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04273320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.1.56" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-17-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795714v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;&#287;retmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liakopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastassiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2001-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44320-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02362436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez&#8208;blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gelder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102919" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01886996v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;il Karaka&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Suc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004636" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157984v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004513" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02378418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ickert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rauld" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01888985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Vallage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl070418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25CTHNP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.01.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rockwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rebolledo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35741.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Thiele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002692" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Q. Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-007-0164-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Dmowska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMJ7MBGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leloup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00006-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0Z8SL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H209XP3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Hinthong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03831" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95TC03749" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4F058039171FF59D73AD36BF31D830BA1E32BB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC006i001p00069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7182" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benjamin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoes Martine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacassin Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2782" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Gouiza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14679" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P&#233;cout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7342" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Gelder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gelder" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464732v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gelder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melnick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05387988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dechabalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Liakopoulos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05242412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Aguilar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143374v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373165v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gouiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Magee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Welford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04680267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452264v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Habel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.39" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04273320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.1.56" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04426143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geffroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Replumaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc008018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carrizo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-17-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795714v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#214;&#287;retmen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liakopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastassiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2001-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15580-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44320-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02362436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez&#8208;blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Gelder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armijo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102919" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01886996v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;il Karaka&#351;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armijo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Suc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004636" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157984v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004513" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02378418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S Stewart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ickert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/AG-7593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rauld" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004269" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01888985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Vallage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl070418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coudurier-Curveur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z25CTHNP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.01.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214961v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01138562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vargas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Klinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rockwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Forman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rebolledo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35741.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Mukherjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3059Q2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ3FK9ZF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Thiele" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vargas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Campos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002692" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2319B10242D959E7AB4FF0362439E98D072816/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Q. Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;o" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16N38425-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285574v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R Sobel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Searle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492007-065" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-007-0164-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Valli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sobel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005TC001913" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mignan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C.P. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Dmowska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMJ7MBGR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leloup" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00006-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0Z8SL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H209XP3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Kienast" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Harrison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900322" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Leloup" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ricard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1999.00683.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maluski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyan Hinthong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB03831" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Sch&#228;rer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier Arnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95TC03749" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4F058039171FF59D73AD36BF31D830BA1E32BB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mark Harrison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Ryerson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wenji" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92JB02791" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/TC006i001p00069" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079787v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7182" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04079436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benjamin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simoes Martine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacassin Robin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2782" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moh Gouiza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14679" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04282086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues P&#233;cout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7342" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1783" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Gelder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Armijo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delorme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464732v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Gelder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melnick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01464603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Gelder" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05387988v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dechabalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Liakopoulos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05242412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04741148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Aguilar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143374v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>