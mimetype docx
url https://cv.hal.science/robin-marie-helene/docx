--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1801,1262 +1801,1383 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walnut decline Injury Profile SIMulator (IPSIM) model: conception methodology for qualitative aggregative modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréa Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t>
+              <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240099v1</w:t>
+                <w:t xml:space="preserve">hal-05576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A living lab to increase einkorn diversity from field to plate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Wurtz</w:t>
+                <w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICC, Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795155v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">A living lab to increase einkorn diversity from field to plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+                <w:t xml:space="preserve">Dylan Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICC, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711074v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593668v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing short food chains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agro-Economists, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223925v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins throughout the life cycle of a wheat grain. A case study of organic farming with on-farm storage and processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+                <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing short food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brionnet</w:t>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+                <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Francesca Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Mycotoxin Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agro-Economists, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727947v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
+                <w:t xml:space="preserve">Mycotoxins throughout the life cycle of a wheat grain. A case study of organic farming with on-farm storage and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dresch</w:t>
+                <w:t xml:space="preserve">François Brionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">43. Mycotoxin Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752744v1</w:t>
+                <w:t xml:space="preserve">hal-03727947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of food processes in organic short chains: the case of artisanal pasta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Samson</w:t>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel Moinet</w:t>
+                <w:t xml:space="preserve">Cédric Dresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégori Akermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFOAM - Organics International, Sep 2021, Rennes, France. 6p</w:t>
+              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749354v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment adapter les échelles de phénologie aux champignons phytopathogènes, et pour quelles utilisations ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+                <w:t xml:space="preserve">The diversity of food processes in organic short chains: the case of artisanal pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Phénologie de TEMPO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau TEMPO, Oct 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFOAM - Organics International, Sep 2021, Rennes, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457521v1</w:t>
+                <w:t xml:space="preserve">hal-03749354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment adapter les échelles de phénologie aux champignons phytopathogènes, et pour quelles utilisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Phénologie de TEMPO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau TEMPO, Oct 2021, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de choix des espèces préconisées pour un ensemencement des voies de service au sein de SNCF Réseau Vegephyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ehmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Couvrechef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gouttebroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conference du COLUMA – Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3066,454 +3187,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la diversité génétique de blés anciens en lien avec les traits racinaires et la mycorhize pendant la croissance précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banuja Shanthalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre « Rhizophiles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France. Unpublished, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35599.29608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins throughout the pasta process: from rivet wheat flour to dry and cooked artisanal pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vercellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From field to storage: which factors favour the presence of mycotoxins in ancient cereal varieties in organic systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vercellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,305 +3653,305 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gravoueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3840,622 +3961,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition aux mycotoxines dans un contexte de changements climatiques et de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES MYCOTOXINES : Connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, Chapitre 22 / Page 258, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et évaluation des stratégies d’adaptations possibles au changement climatique pour le blé, les pommes de terre et le tournesol et impacts sur leur santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/b4vj-9e56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange variétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Anchordoquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/9fb6-9c59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variété population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1wcr-h354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,70 +4585,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/z4qt-5r85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4537,51 +4658,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4633,51 +4754,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4687,395 +4808,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camillo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péninna Deberdt</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03799162v1</w:t>
+                <w:t xml:space="preserve">hal-03745761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péninna Deberdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0048, Anses. 2021, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03745761v1</w:t>
+                <w:t xml:space="preserve">anses-03799162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péninna Deberdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2019-SA-0050, Anses. 2020, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,114 +5206,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques culturales et de la situation de production sur les dégâts causés par les bioagresseurs des cultures. Application au blé d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INPT0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04261840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5339,51 +5460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Clair" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Monier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wurtz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrechef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuja Shanthalingam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35599.29608" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anchordoquy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Aymonier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fb6-9c59" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1wcr-h354" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Busson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qt-5r85" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Clair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Monier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wurtz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrechef" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuja Shanthalingam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35599.29608" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anchordoquy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Aymonier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fb6-9c59" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1wcr-h354" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Busson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qt-5r85" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0067" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>