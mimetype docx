--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2206,234 +2206,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Launay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Helene Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711074v1</w:t>
+                <w:t xml:space="preserve">hal-04593668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593668v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing short food chains</w:t>
               </w:r>
@@ -5460,51 +5460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Clair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Monier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wurtz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrechef" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuja Shanthalingam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35599.29608" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anchordoquy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Aymonier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fb6-9c59" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1wcr-h354" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Busson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qt-5r85" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0067" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnah Belahcen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127893" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11203208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073202" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Clair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Monier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wurtz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04998149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrechef" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gouttebroze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04903932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuja Shanthalingam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35599.29608" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anchordoquy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Aymonier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fb6-9c59" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1wcr-h354" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Busson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qt-5r85" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04261840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0067" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>