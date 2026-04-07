--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -204,1422 +204,1682 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instauration d’une « technopolice » administrative en milieu urbain : cadre et enjeux juridiques</w:t>
+                <w:t xml:space="preserve">[Actualités choisies] Discriminations, inégalités, exclusions (janvier 2024 – janvier 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsa Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.19033⟩</w:t>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464358v1</w:t>
+                <w:t xml:space="preserve">hal-05564624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrôles d’identité au faciès : prouver la discrimination en justice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’instauration d’une « technopolice » administrative en milieu urbain : cadre et enjeux juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.19033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324430v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instauration d'une &amp;quot;technopolice&amp;quot; administrative en milieu urbain : les droits et libertés sur un fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les contrôles d’identité au faciès : prouver la discrimination en justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, 40 p</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.33-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739721v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discrimination intersectionnelle en droit : mode d'emploi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'instauration d'une &amp;quot;technopolice&amp;quot; administrative en milieu urbain : les droits et libertés sur un fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.241-274</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840168v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statistiques au service du droit de la non-discrimination. Entretien avec Robin Medard Inghilterra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+                <w:t xml:space="preserve">[Actualités choisies] Discriminations, Inégalités, Exclusions (janvier 2023 – décembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ayada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Médard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier-Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508104v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrôles au faciès et la diplomatie de l’action de groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les statistiques au service du droit de la non-discrimination. Entretien avec Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Eberhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.85-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322558v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abstention électorale en droit public français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les contrôles au faciès et la diplomatie de l’action de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.11283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840163v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes voilées au travail face aux errements du droit de la non-discrimination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'abstention électorale en droit public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des tribunaux du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1393, pp.145-154</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.235-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846671v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation et défragmentation du droit antidiscriminatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La discrimination intersectionnelle en droit : mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bribosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.241-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322556v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : radiographie d’une exigence constitutionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Femmes voilées au travail face aux errements du droit de la non-discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bribosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Gelblat</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des tribunaux du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1393, pp.145-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322557v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la fragmentation matérielle et formelle, plaider la consolidation du droit antidiscriminatoire en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fragmentation et défragmentation du droit antidiscriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clcd.006.0037⟩</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.5148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322559v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à la non-discrimination fait peau neuve : brèves considérations sur les incidences de la loi de modernisation de la justice du XXIème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : radiographie d’une exigence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gelblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.6496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322545v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la jurisprudence à la réforme réglementaire : le visa d’exploitation cinématographique à l’épreuve d’un effet ciseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Face à la fragmentation matérielle et formelle, plaider la consolidation du droit antidiscriminatoire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.2069⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.006.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322554v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’heure du bilan quinquennal, quels enjeux stratégiques pour le Défenseur des droits ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le droit à la non-discrimination fait peau neuve : brèves considérations sur les incidences de la loi de modernisation de la justice du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322555v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocation à la discrimination et appel au boycott de produits étrangers : la Cour de cassation tranche le débat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De la jurisprudence à la réforme réglementaire : le visa d’exploitation cinématographique à l’épreuve d’un effet ciseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.1750⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.2069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322551v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la laïcité sur le campus : suffisance du cadre légal et préservation de la liberté de conscience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À l’heure du bilan quinquennal, quels enjeux stratégiques pour le Défenseur des droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.1768⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322553v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions administratives et l’annulation des circulaires relatives aux mineurs isolés étrangers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Provocation à la discrimination et appel au boycott de produits étrangers : la Cour de cassation tranche le débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la laïcité sur le campus : suffisance du cadre légal et préservation de la liberté de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions administratives et l’annulation des circulaires relatives aux mineurs isolés étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1629,98 +1889,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégale multiplication des critères de discrimination : conséquences et modalités d'harmonisation éventuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiplication des critères de discrimination : enjeux, effets et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1730,684 +1990,757 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences et discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fondimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFJD, 444 p., 2023, Colloques et essais, 9782370323927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04316681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalisation du droit de la non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. , Tome 323, 690 p., 2022, Bibliothèque de droit public, 978-2-275-08848-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual orientation: The development of European case-law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’intersectionnalité in vivo. Analyse des pratiques juridictionnelles à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Colm O'Cinneide; Julie Ringelheim; Iyola Solanke. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Konstantina Chatzilaou; Maïté Saulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Handbook on European Anti-Discrimination Law</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.311-334, 2025, Research Handbooks in European Law series, 9781789906301</w:t>
+              <w:t xml:space="preserve">L’intersectionnalité. Quelle utilité pour le droit de la non-discrimination ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, 2026, Collection du LEJEP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349162v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours et les choix ‘discriminatoires’ des consommateurs : réflexions autour du boycott</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sexual orientation: The development of European case-law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elsa Fondimare; Robin Medard Inghilterra. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bribosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colm O'Cinneide; Julie Ringelheim; Iyola Solanke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préférences et discriminations. Réflexions sur la liberté et ses espaces persistants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, vol. 187, IFJD, pp.121-157, 2023, Colloques &amp; essais, 978-2-37032-392-7</w:t>
+              <w:t xml:space="preserve">Research Handbook on European Anti-Discrimination Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-334, 2025, Research Handbooks in European Law series, 9781789906301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317086v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et ambitions de la recherche : confronter le droit de la non-discrimination à ses marges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les discours et les choix ‘discriminatoires’ des consommateurs : réflexions autour du boycott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Fondimare; Robin Medard Inghilterra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préférences et discriminations, Réflexions sur la liberté et ses espaces persistants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFJD, pp.9-20, 2023, Colloques et essais, 9782370323927</w:t>
+              <w:t xml:space="preserve">Préférences et discriminations. Réflexions sur la liberté et ses espaces persistants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 187, IFJD, pp.121-157, 2023, Colloques &amp; essais, 978-2-37032-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04316711v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des données à caractère personnel au secours du droit de la non-discrimination ? Stratégies et enjeux du contentieux des plateformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enjeux et ambitions de la recherche : confronter le droit de la non-discrimination à ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fondimare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matteo Bartolucci; Yoann Nabat; Kieran Van Den Bergh. </w:t>
+              <w:t xml:space="preserve">Elsa Fondimare; Robin Medard Inghilterra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les droits et libertés face aux transformations technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, vol. 182, IFJD, pp.235-249, 2023, Colloques &amp; essais, 978-2-37032-385-9</w:t>
+              <w:t xml:space="preserve">Préférences et discriminations, Réflexions sur la liberté et ses espaces persistants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.9-20, 2023, Colloques et essais, 9782370323927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317090v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04316711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écueils du contentieux antidiscriminatoire au prisme de la jurisprudence canadienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le droit des données à caractère personnel au secours du droit de la non-discrimination ? Stratégies et enjeux du contentieux des plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gründler T.; Thouvenin J-M. </w:t>
+              <w:t xml:space="preserve">Matteo Bartolucci; Yoann Nabat; Kieran Van Den Bergh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Gründler T. &amp; Thouvenin J-M. (dir.), La lutte contre les discriminations à l'épreuve de son effectivité, rapport de recherche, GIP Justice, pp. 3-42</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 3-42, 2016</w:t>
+              <w:t xml:space="preserve">Les droits et libertés face aux transformations technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 182, IFJD, pp.235-249, 2023, Colloques &amp; essais, 978-2-37032-385-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628800v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les écueils du contentieux antidiscriminatoire au prisme de la jurisprudence canadienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gründler T.; Thouvenin J-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Gründler T. &amp; Thouvenin J-M. (dir.), La lutte contre les discriminations à l'épreuve de son effectivité, rapport de recherche, GIP Justice, pp. 3-42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 3-42, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628800v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intelligibilité par l'harmonisation des définitions de la discrimination en droit interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Gründler T. &amp; Thouvenin J-M. (dir.), La lutte contre les discriminations à l'épreuve de son effectivité, rapport de recherche, GIP Justice, pp. 177-202</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2417,114 +2750,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalisation du droit de la non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris Nanterre, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PA100038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04515119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2592,51 +2925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0F0547F"/>
+    <w:nsid w:val="FB179E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-medard-inghilterra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5548-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184472792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315253734" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000447647485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard Inghilterra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324430v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rorive" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840168v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bribosia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508104v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11283" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846671v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5148" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322557v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gelblat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6496" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.006.0037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1750" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1768" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349162v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781789906318/9781789906318.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628800v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628799v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04515119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-medard-inghilterra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5548-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184472792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315253734" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000447647485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bourdier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard Inghilterra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rorive" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324430v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ayada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M&#233;dard Inghilterra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier-Raffin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508104v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840168v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bribosia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846671v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gelblat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.006.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1768" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781789906318/9781789906318.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628800v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628799v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04515119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>