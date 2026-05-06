--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -204,1682 +204,1751 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Actualités choisies] Discriminations, inégalités, exclusions (janvier 2024 – janvier 2025)</w:t>
+                <w:t xml:space="preserve">On ne peut plus rien faire...&amp;quot; Un droit de la non-discrimination liberticide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bourdier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Chronique 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564624v1</w:t>
+                <w:t xml:space="preserve">hal-05596693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instauration d’une « technopolice » administrative en milieu urbain : cadre et enjeux juridiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Actualités choisies] Discriminations, inégalités, exclusions (janvier 2024 – janvier 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.19033⟩</w:t>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464358v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrôles d’identité au faciès : prouver la discrimination en justice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’instauration d’une « technopolice » administrative en milieu urbain : cadre et enjeux juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.19033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324430v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instauration d'une &amp;quot;technopolice&amp;quot; administrative en milieu urbain : les droits et libertés sur un fil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les contrôles d’identité au faciès : prouver la discrimination en justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, 40 p</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.33-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739721v1</w:t>
+                <w:t xml:space="preserve">hal-04324430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Actualités choisies] Discriminations, Inégalités, Exclusions (janvier 2023 – décembre 2023)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+                <w:t xml:space="preserve">L'instauration d'une &amp;quot;technopolice&amp;quot; administrative en milieu urbain : les droits et libertés sur un fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, 40 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564619v1</w:t>
+                <w:t xml:space="preserve">hal-04739721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les statistiques au service du droit de la non-discrimination. Entretien avec Robin Medard Inghilterra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Actualités choisies] Discriminations, Inégalités, Exclusions (janvier 2023 – décembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ayada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Médard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier-Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Eberhard</w:t>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508104v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrôles au faciès et la diplomatie de l’action de groupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La discrimination intersectionnelle en droit : mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bribosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.241-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322558v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abstention électorale en droit public français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les statistiques au service du droit de la non-discrimination. Entretien avec Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Eberhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.235-274</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.85-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840163v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discrimination intersectionnelle en droit : mode d'emploi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les contrôles au faciès et la diplomatie de l’action de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.11283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840168v2</w:t>
+                <w:t xml:space="preserve">hal-03322558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes voilées au travail face aux errements du droit de la non-discrimination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'abstention électorale en droit public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des tribunaux du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1393, pp.145-154</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.235-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846671v2</w:t>
+                <w:t xml:space="preserve">hal-03840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation et défragmentation du droit antidiscriminatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Femmes voilées au travail face aux errements du droit de la non-discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bribosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des tribunaux du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1393, pp.145-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322556v1</w:t>
+                <w:t xml:space="preserve">hal-03846671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : radiographie d’une exigence constitutionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fragmentation et défragmentation du droit antidiscriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Gelblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.6496⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.5148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322557v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à la fragmentation matérielle et formelle, plaider la consolidation du droit antidiscriminatoire en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’intérêt supérieur de l’enfant : radiographie d’une exigence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gelblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clcd.006.0037⟩</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.6496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322559v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à la non-discrimination fait peau neuve : brèves considérations sur les incidences de la loi de modernisation de la justice du XXIème siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Face à la fragmentation matérielle et formelle, plaider la consolidation du droit antidiscriminatoire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.006.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322545v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la jurisprudence à la réforme réglementaire : le visa d’exploitation cinématographique à l’épreuve d’un effet ciseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le droit à la non-discrimination fait peau neuve : brèves considérations sur les incidences de la loi de modernisation de la justice du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322554v1</w:t>
+                <w:t xml:space="preserve">hal-03322545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’heure du bilan quinquennal, quels enjeux stratégiques pour le Défenseur des droits ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De la jurisprudence à la réforme réglementaire : le visa d’exploitation cinématographique à l’épreuve d’un effet ciseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.2080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.2080⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.2069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322555v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provocation à la discrimination et appel au boycott de produits étrangers : la Cour de cassation tranche le débat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">À l’heure du bilan quinquennal, quels enjeux stratégiques pour le Défenseur des droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.1750⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.2080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322551v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la laïcité sur le campus : suffisance du cadre légal et préservation de la liberté de conscience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Provocation à la discrimination et appel au boycott de produits étrangers : la Cour de cassation tranche le débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.1768⟩</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322553v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions administratives et l’annulation des circulaires relatives aux mineurs isolés étrangers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De la laïcité sur le campus : suffisance du cadre légal et préservation de la liberté de conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions administratives et l’annulation des circulaires relatives aux mineurs isolés étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1889,98 +1958,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inégale multiplication des critères de discrimination : conséquences et modalités d'harmonisation éventuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiplication des critères de discrimination : enjeux, effets et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1990,166 +2059,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences et discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fondimare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFJD, 444 p., 2023, Colloques et essais, 9782370323927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04316681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalisation du droit de la non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ. , Tome 323, 690 p., 2022, Bibliothèque de droit public, 978-2-275-08848-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2159,588 +2228,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité in vivo. Analyse des pratiques juridictionnelles à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstantina Chatzilaou; Maïté Saulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intersectionnalité. Quelle utilité pour le droit de la non-discrimination ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lextenso, 2026, Collection du LEJEP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual orientation: The development of European case-law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rorive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bribosia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colm O'Cinneide; Julie Ringelheim; Iyola Solanke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on European Anti-Discrimination Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-334, 2025, Research Handbooks in European Law series, 9781789906301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours et les choix ‘discriminatoires’ des consommateurs : réflexions autour du boycott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Fondimare; Robin Medard Inghilterra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préférences et discriminations. Réflexions sur la liberté et ses espaces persistants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 187, IFJD, pp.121-157, 2023, Colloques &amp; essais, 978-2-37032-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et ambitions de la recherche : confronter le droit de la non-discrimination à ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fondimare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Fondimare; Robin Medard Inghilterra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préférences et discriminations, Réflexions sur la liberté et ses espaces persistants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, pp.9-20, 2023, Colloques et essais, 9782370323927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04316711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des données à caractère personnel au secours du droit de la non-discrimination ? Stratégies et enjeux du contentieux des plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Bartolucci; Yoann Nabat; Kieran Van Den Bergh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits et libertés face aux transformations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 182, IFJD, pp.235-249, 2023, Colloques &amp; essais, 978-2-37032-385-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écueils du contentieux antidiscriminatoire au prisme de la jurisprudence canadienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gründler T.; Thouvenin J-M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Gründler T. &amp; Thouvenin J-M. (dir.), La lutte contre les discriminations à l'épreuve de son effectivité, rapport de recherche, GIP Justice, pp. 3-42</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 3-42, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligibilité par l'harmonisation des définitions de la discrimination en droit interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Gründler T. &amp; Thouvenin J-M. (dir.), La lutte contre les discriminations à l'épreuve de son effectivité, rapport de recherche, GIP Justice, pp. 177-202</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2750,114 +2819,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalisation du droit de la non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Medard Inghilterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris Nanterre, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA100038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04515119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2925,51 +2994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB179E2D"/>
+    <w:nsid w:val="B6ECD3AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3156,51 +3225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-medard-inghilterra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5548-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184472792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315253734" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000447647485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bourdier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard Inghilterra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rorive" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324430v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ayada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M&#233;dard Inghilterra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier-Raffin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508104v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840168v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bribosia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846671v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gelblat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.006.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1768" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781789906318/9781789906318.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628800v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628799v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04515119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robin-medard-inghilterra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5548-5752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184472792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315253734" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000447647485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596693v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Medard Inghilterra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564624v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bourdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rorive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324430v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ayada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M&#233;dard Inghilterra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier-Raffin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.44" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840168v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bribosia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508104v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Eberhard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846671v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gelblat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.006.0037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1768" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fondimare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781789906318/9781789906318.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628800v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628799v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04515119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>