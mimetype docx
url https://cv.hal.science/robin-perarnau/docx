--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -2693,191 +2693,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps expéditionnaire américain en France (1917-1919) : approches nouvelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle "Impact 14-18"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Fort de la Pompelle; Musées de Reims, Apr 2019, Puisieulx (Marne), France</w:t>
+              <w:t xml:space="preserve">De Verdun à Caen. L'archéologie des conflits contemporains : méthodes, apports, enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954036v1</w:t>
+                <w:t xml:space="preserve">hal-02951162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le corps expéditionnaire américain en France (1917-1919) : approches nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Verdun à Caen. L'archéologie des conflits contemporains : méthodes, apports, enjeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Cycle "Impact 14-18"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Fort de la Pompelle; Musées de Reims, Apr 2019, Puisieulx (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951162v1</w:t>
+                <w:t xml:space="preserve">hal-02954036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-revue-d-archeologie-contemporaine.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-revue-d-archeologie-contemporaine.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>