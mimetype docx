--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -234,386 +234,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Éditorial] Aujourd’hui, l’archéologie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021 (1), pp.8-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/raco.001.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625802v1</w:t>
+                <w:t xml:space="preserve">hal-03702510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Éditorial] Aujourd’hui, l’archéologie contemporaine</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2021 (1), pp.8-9. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/raco.001.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702510v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protective coatings against lampenflora growing in the Pommery Champagne cellar</w:t>
               </w:r>
@@ -727,273 +727,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les noms de tranchées et de boyaux de la Grande Guerre en Champagne : Apport des Plans-directeurs des Groupes de Canevas de Tirs des Armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946681v1</w:t>
+                <w:t xml:space="preserve">hal-02958164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de tranchées et de boyaux de la Grande Guerre en Champagne : Apport des Plans-directeurs des Groupes de Canevas de Tirs des Armées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.19927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958164v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte américaine durant la Grande Guerre, persistances des vestiges américains en France (1917-1919)</w:t>
               </w:r>
@@ -1249,77 +1249,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1338,1149 +1338,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634031v1</w:t>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vestiges d'une occupation militaire discontinue de la plaine de l'Arlier (Doubs, 25) de 1815 à 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+              <w:t xml:space="preserve">Actualités de l'archéologie du haut Jura transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pontarlier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+                <w:t xml:space="preserve">hal-03818070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges d'une occupation militaire discontinue de la plaine de l'Arlier (Doubs, 25) de 1815 à 1945</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre. France, 1917-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de l'archéologie du haut Jura transfrontalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pontarlier, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres autour de l'archéologie des conflits contemporains en Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818070v1</w:t>
+                <w:t xml:space="preserve">hal-03808353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logistique militaire américaine à travers le mobilier archéologique des hôpitaux américains de la Grande Guerre. France, 1917-1919</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres autour de l'archéologie des conflits contemporains en Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808353v1</w:t>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687404v1</w:t>
+                <w:t xml:space="preserve">hal-03827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828282v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827480v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Alou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
@@ -2522,64 +2522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2617,64 +2617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection LiDAR de l’artillerie ferroviaire de la Première Guerre mondiale : Premiers résultats sur la Montagne de Reims (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2693,273 +2693,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le corps expéditionnaire américain en France (1917-1919) : approches nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Verdun à Caen. L'archéologie des conflits contemporains : méthodes, apports, enjeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Cycle "Impact 14-18"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Fort de la Pompelle; Musées de Reims, Apr 2019, Puisieulx (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951162v1</w:t>
+                <w:t xml:space="preserve">hal-02954036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps expéditionnaire américain en France (1917-1919) : approches nouvelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de l’Archéologie à la connaissance du réseau logistique américain de la Grande Guerre en France (1917-1919) : Une approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle "Impact 14-18"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Fort de la Pompelle; Musées de Reims, Apr 2019, Puisieulx (Marne), France</w:t>
+              <w:t xml:space="preserve">De Verdun à Caen. L'archéologie des conflits contemporains : méthodes, apports, enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954036v1</w:t>
+                <w:t xml:space="preserve">hal-02951162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
@@ -2988,64 +2988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the trench War: the Practice Camps in Aube (Champagne, France), 1914-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3223,90 +3223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; de Reims entre désaffection et reconversion - Apport de l'analyse spatiale sous SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3331,64 +3331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice camps in Aube (Champagne, France), 1914-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3660,103 +3660,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Trench Warfare: Training Sites in the Aube Region of France (Champagne), 1914–1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aldino Bondesan; Judy Ehlen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Geoscience: A Multifaceted Approach to the Study of Warfare. Advances in Military Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.71-82, 2022, 978-3-030-79260-2. </w:t>
@@ -3794,103 +3794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
@@ -3936,64 +3936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic environnemental post-conflit de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4329,51 +4329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Grand Reims/GEGENAA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4613,90 +4613,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact 14-18, Actes du colloque international de Reims (20-21 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4768,151 +4768,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de presse #2 - Octobre 2021 - Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
+                <w:t xml:space="preserve">Revue de presse #1 - Septembre 2021 - Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430399v1</w:t>
+                <w:t xml:space="preserve">hal-03430382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de presse #1 - Septembre 2021 - Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
+                <w:t xml:space="preserve">Revue de presse #2 - Octobre 2021 - Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430382v1</w:t>
+                <w:t xml:space="preserve">hal-03430399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5067,51 +5067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-revue-d-archeologie-contemporaine.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-revue-d-archeologie-contemporaine.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570416v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mariette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.001.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02466333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.4355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bidault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>