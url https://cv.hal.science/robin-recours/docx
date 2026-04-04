--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -317,235 +317,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures of running: characteristics and determinants</w:t>
+                <w:t xml:space="preserve">Role of Family Members in Sport Motivation, Involvement and Expertise of Track and Field Athletes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Griffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.342-360. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (3), pp.333-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17430437.2018.1490264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3138/jcfs.49.3.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168499v1</w:t>
+                <w:t xml:space="preserve">hal-02168488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Family Members in Sport Motivation, Involvement and Expertise of Track and Field Athletes in France</w:t>
+                <w:t xml:space="preserve">Cultures of running: characteristics and determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Griffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (3), pp.333-354. </w:t>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.342-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/jcfs.49.3.333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2018.1490264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168488v1</w:t>
+                <w:t xml:space="preserve">hal-02168499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed Motives for Informal and Club/Association-based Sports Participation</w:t>
               </w:r>
@@ -629,291 +629,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t>
+                <w:t xml:space="preserve">Éthique postmoderne et situations de compétitions : la pratique de l’athlétisme chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Griffet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134 (4), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.134.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847950v1</w:t>
+                <w:t xml:space="preserve">hal-02168442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique postmoderne et situations de compétitions : la pratique de l’athlétisme chez les jeunes</w:t>
+                <w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Griffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134 (4), pp.101. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soc.134.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168442v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1181,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.5343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2524197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1490264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.49.3.333" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222216.2004.11950008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.134.0101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WSNM0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01712122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Trujillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussaguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-009-9138-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussaguel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trujillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.092.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.5343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2524197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.49.3.333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1490264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222216.2004.11950008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.134.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WSNM0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01712122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Trujillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussaguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-009-9138-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussaguel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trujillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.092.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>