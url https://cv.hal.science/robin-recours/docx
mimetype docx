--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -629,291 +629,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique postmoderne et situations de compétitions : la pratique de l’athlétisme chez les jeunes</w:t>
+                <w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Griffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soc.134.0101⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168442v1</w:t>
+                <w:t xml:space="preserve">hal-01847950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes athlètes français : clubs et aires d’influence</w:t>
+                <w:t xml:space="preserve">Éthique postmoderne et situations de compétitions : la pratique de l’athlétisme chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Griffet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 711 (5), pp.441- 465. </w:t>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134 (4), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.711.0441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soc.134.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847950v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skateparks : les nouveaux parcs de jeu pour enfants. Une analyse sociospatiale des sports de rue à partir du cas de la métropole Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1181,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Recours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (3), pp.423-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.5343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2524197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.49.3.333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1490264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222216.2004.11950008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168442v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.134.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WSNM0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01712122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Trujillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussaguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-009-9138-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussaguel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trujillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.092.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Recours" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.5343" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2524197" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Griffet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.49.3.333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1490264" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222216.2004.11950008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.134.0101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riffaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2016.3221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.7484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1198595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01771980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WSNM0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01712122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Trujillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aussaguel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-009-9138-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aussaguel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trujillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Leseleuc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcellini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.092.101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/agora.2004.2196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>