--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1152,372 +1152,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction, utilisation et intégration en temps réel du modèle Mascaret Aulne</w:t>
+                <w:t xml:space="preserve">Évolution de la stratégie de modélisation au sein du SPC VCB et conséquences sur la production de la vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonin Rivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Modélisation Hydraulique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA Ouest, Jun 2023, Saint Brieuc, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666534v1</w:t>
+                <w:t xml:space="preserve">hal-04666587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction, utilisation et intégration en temps réel du modèle Mascaret Aulne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
+              <w:t xml:space="preserve">Club Modélisation Hydraulique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA Ouest, Jun 2023, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065379v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la stratégie de modélisation au sein du SPC VCB et conséquences sur la production de la vigilance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Rivat</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Brunet</w:t>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666587v1</w:t>
+                <w:t xml:space="preserve">hal-04065379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t>
               </w:r>
@@ -1529,64 +1529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2357,51 +2357,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
+                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
@@ -2436,323 +2436,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289384v1</w:t>
+                <w:t xml:space="preserve">hal-02556998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294373v1</w:t>
+                <w:t xml:space="preserve">hal-02289384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
+              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556998v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t>
               </w:r>
@@ -2982,277 +2982,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97ème congrès de l’Astee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802337v1</w:t>
+                <w:t xml:space="preserve">hal-01917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">97ème congrès de l’Astee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917754v1</w:t>
+                <w:t xml:space="preserve">hal-01802337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport PIREN-Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4739,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03021529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01841817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03021529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01841817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>