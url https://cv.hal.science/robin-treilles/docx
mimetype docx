--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -645,295 +645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimentally-determined general formalism for evaporation and isotope fractionation of Cu and Zn from silicate melts between 1300 and 1500 °C and 1 bar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Sossi</w:t>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Moynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+                <w:t xml:space="preserve">Bénédicte Strich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Mokhtari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiang Wang</w:t>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.011⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, p. 141230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021529v1</w:t>
+                <w:t xml:space="preserve">hal-02908818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimentally-determined general formalism for evaporation and isotope fractionation of Cu and Zn from silicate melts between 1300 and 1500 °C and 1 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Strich</w:t>
+                <w:t xml:space="preserve">Marwane Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ausset</w:t>
+                <w:t xml:space="preserve">Xiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 748, p. 141230. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908818v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seine plastic debris transport tenfolded during increased river discharge</w:t>
               </w:r>
@@ -1152,372 +1152,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la stratégie de modélisation au sein du SPC VCB et conséquences sur la production de la vigilance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Rivat</w:t>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Brunet</w:t>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666587v1</w:t>
+                <w:t xml:space="preserve">hal-04065379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction, utilisation et intégration en temps réel du modèle Mascaret Aulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Rivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Modélisation Hydraulique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA Ouest, Jun 2023, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de la stratégie de modélisation au sein du SPC VCB et conséquences sur la production de la vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Rivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Frederic Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065379v1</w:t>
+                <w:t xml:space="preserve">hal-04666587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t>
               </w:r>
@@ -1529,64 +1529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2357,51 +2357,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
+                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
@@ -2436,323 +2436,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
+              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556998v1</w:t>
+                <w:t xml:space="preserve">hal-02289384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
+              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289384v1</w:t>
+                <w:t xml:space="preserve">hal-02294373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294373v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t>
               </w:r>
@@ -2876,77 +2876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des protocoles de digestion sur les fibres synthétiques, artificielles et naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Strich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2982,182 +2982,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
+                <w:t xml:space="preserve">Microplastic concentrations in freshwater during a flood event, a case study of the Seine river catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917754v1</w:t>
+                <w:t xml:space="preserve">hal-01941074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,273 +3228,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t>
+                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ausset</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microplastics2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917736v1</w:t>
+                <w:t xml:space="preserve">hal-01917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic concentrations in freshwater during a flood event, a case study of the Seine river catchment</w:t>
+                <w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Strich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
+              <w:t xml:space="preserve">Microplastics2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941074v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport PIREN-Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4739,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03021529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01841817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03021529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01841817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>