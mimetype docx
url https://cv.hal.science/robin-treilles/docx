--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic and microfiber fluxes in the Seine River: Flood events versus dry periods</w:t>
+                <w:t xml:space="preserve">Microplastics and microfibers in urban runoff from a suburban catchment of Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.150123. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335861v1</w:t>
+                <w:t xml:space="preserve">hal-03226728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and microfibers in urban runoff from a suburban catchment of Greater Paris</w:t>
+                <w:t xml:space="preserve">Microplastic and microfiber fluxes in the Seine River: Flood events versus dry periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gallard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 p. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.150123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226728v1</w:t>
+                <w:t xml:space="preserve">hal-03335861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance, composition and fluxes of plastic debris and other macrolitter in urban runoff in a suburban catchment of Greater Paris</w:t>
               </w:r>
@@ -645,295 +645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimentally-determined general formalism for evaporation and isotope fractionation of Cu and Zn from silicate melts between 1300 and 1500 °C and 1 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ausset</w:t>
+                <w:t xml:space="preserve">Marwane Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141230⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908818v1</w:t>
+                <w:t xml:space="preserve">hal-03021529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimentally-determined general formalism for evaporation and isotope fractionation of Cu and Zn from silicate melts between 1300 and 1500 °C and 1 bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Sossi</w:t>
+                <w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Moynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Mokhtari</w:t>
+                <w:t xml:space="preserve">Bénédicte Strich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Wang</w:t>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 748, p. 141230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021529v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seine plastic debris transport tenfolded during increased river discharge</w:t>
               </w:r>
@@ -1152,372 +1152,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de la stratégie de modélisation au sein du SPC VCB et conséquences sur la production de la vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+                <w:t xml:space="preserve">Antonin Rivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065379v1</w:t>
+                <w:t xml:space="preserve">hal-04666587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction, utilisation et intégration en temps réel du modèle Mascaret Aulne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Rivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Modélisation Hydraulique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA Ouest, Jun 2023, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la stratégie de modélisation au sein du SPC VCB et conséquences sur la production de la vigilance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Rivat</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Brunet</w:t>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666587v1</w:t>
+                <w:t xml:space="preserve">hal-04065379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t>
               </w:r>
@@ -1529,64 +1529,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -1997,277 +1997,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and microfibers in urban runoff on a suburban catchment of Paris megacity</w:t>
+                <w:t xml:space="preserve">Microplastics in urban runoff on a suburban catchment of Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Micro 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974488v1</w:t>
+                <w:t xml:space="preserve">hal-03097868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in urban runoff on a suburban catchment of Paris megacity</w:t>
+                <w:t xml:space="preserve">Microplastics and microfibers in urban runoff on a suburban catchment of Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saad Mohamed</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Arrecife, Spain</w:t>
+              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097868v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques dans les milieux récepteurs : définition, points de vigilance, et quelques exemples de résultats sur la Seine. Conférence invitée pour le second atelier &amp;quot;Plastiques sur le continuum Rhône-Méditerranée</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2357,51 +2357,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
+                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
@@ -2436,323 +2436,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289384v1</w:t>
+                <w:t xml:space="preserve">hal-02556998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294373v1</w:t>
+                <w:t xml:space="preserve">hal-02289384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
+              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556998v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t>
               </w:r>
@@ -2876,77 +2876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des protocoles de digestion sur les fibres synthétiques, artificielles et naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Strich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3103,359 +3103,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97ème congrès de l’Astee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802337v1</w:t>
+                <w:t xml:space="preserve">hal-01917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">97ème congrès de l’Astee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917754v1</w:t>
+                <w:t xml:space="preserve">hal-01802337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Strich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microplastics2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4414,51 +4414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport PIREN-Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4739,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03021529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01841817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03021529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Mokhtari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rivat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01841817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>