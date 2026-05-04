--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -66,952 +66,952 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faunal and Floral diversity ofhard substrate from the CHERLOC experimental dike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Deloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+                <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416287v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491364v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
+              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368635v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251312v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...295 lines deleted...]
-                <w:t xml:space="preserve">hal-03853356v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1023,429 +1023,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional ecology reference database on the populations of two species of Zoostera along french coasts</w:t>
+                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lacoste</w:t>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Auby</w:t>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100636⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224285v1</w:t>
+                <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dataset of Zostera marina and Zostera noltei structure and functioning in four sites along the French coast over a period of 18 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Lionel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760065v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of Zostera marina and Zostera noltei structure and functioning in four sites along the French coast over a period of 18 months</w:t>
+                <w:t xml:space="preserve">A functional ecology reference database on the populations of two species of Zoostera along french coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Lacoste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Elise Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935444v1</w:t>
+                <w:t xml:space="preserve">hal-05224285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1463,77 +1463,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.504" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>