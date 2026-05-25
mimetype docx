--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -447,217 +447,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
+                <w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491364v1</w:t>
+                <w:t xml:space="preserve">hal-05368635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t>
+                <w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t>
+              <w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368635v1</w:t>
+                <w:t xml:space="preserve">hal-05491364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lacoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Allano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lacoste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>