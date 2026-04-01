--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -232,961 +232,961 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
+                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ricou</w:t>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Veyron</w:t>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008040v1</w:t>
+                <w:t xml:space="preserve">hal-04745677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
+                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003582v1</w:t>
+                <w:t xml:space="preserve">hal-05008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Pierre 2 - Thorame-Basse, 04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Isoardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03341693v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire des activités humaines dans la Réserve intégrale du Lauvitel (Parc national des Ecrins, le Bourg-d'Oisans, 38) (XIIIe – XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Veyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008370v1</w:t>
-[...176 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECOVEG, Écologie des communautés végétales- Anthropisation des communautés végétales en environnement changeant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Huguet</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-03515793v1</w:t>
+                <w:t xml:space="preserve">hal-04522896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des activités humaines dans la Réserve intégrale du Lauvitel (Parc national des Ecrins, le Bourg-d'Oisans, 38) (XIIIe – XVIIIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Veyron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOVEG, Écologie des communautés végétales- Anthropisation des communautés végétales en environnement changeant</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Conférence Grand Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Archéologique Entremont, Nov 2024, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Veyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Européennes d’Archéologie, Conférence à la Maison du berger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Jun 2024, Champoléon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living and dying in the mountain : interdisciplinary approach of human-environmental interactions in the French Alps (Saint-Pierre 2, Thorame-Basse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522896v1</w:t>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1341,51 +1341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>