--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -1627,265 +1627,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of flow effect on passive sampling accuracy using POCIS with the PRC approach or o-DGT: A pilot-scale evaluation for pharmaceutical compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of diffusive gradients in thin films technique to sample organic pollutants in the environment: An overview of o-DGT passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Buzier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222, pp.628-636. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980487v1</w:t>
+                <w:t xml:space="preserve">hal-04455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of diffusive gradients in thin films technique to sample organic pollutants in the environment: An overview of o-DGT passive samplers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitation of flow effect on passive sampling accuracy using POCIS with the PRC approach or o-DGT: A pilot-scale evaluation for pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Buzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.628-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972726v1</w:t>
+                <w:t xml:space="preserve">hal-02980487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of diffusive gradients in thin films technique to sample organic pollutants in the environment: An overview of o-DGT passive samplers</w:t>
               </w:r>
@@ -1933,76 +1929,80 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455574v1</w:t>
+                <w:t xml:space="preserve">hal-02972726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-continuous pharmaceutical and human tracer monitoring by POCIS sampling at the watershed-scale in an agricultural rural headwater river</w:t>
               </w:r>
@@ -2241,302 +2241,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling passive sampling and time of flight mass spectrometry for a better estimation of polar pesticide freshwater contamination: Simultaneous target quantification and screening analysis</w:t>
+                <w:t xml:space="preserve">Improvement of POCIS ability to quantify pesticides in natural water by reducing polyethylene glycol matrix effects from polyethersulfone membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250823v1</w:t>
+                <w:t xml:space="preserve">hal-01250832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of POCIS ability to quantify pesticides in natural water by reducing polyethylene glycol matrix effects from polyethersulfone membranes</w:t>
+                <w:t xml:space="preserve">Coupling passive sampling and time of flight mass spectrometry for a better estimation of polar pesticide freshwater contamination: Simultaneous target quantification and screening analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1387, pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250832v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2865,51 +2865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="555B912B"/>
+    <w:nsid w:val="06B74002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robinguibal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234198419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117157098336572550086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05063545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Martins de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Monneron-Gyurits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36378-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26975-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rougerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2022.100123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04454360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04455574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF29LHXN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJ59Z4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.08.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCLWKWFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robinguibal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234198419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117157098336572550086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05063545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Martins de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Monneron-Gyurits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36378-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26975-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rougerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2022.100123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04454360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04455574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF29LHXN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCLWKWFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJ59Z4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>