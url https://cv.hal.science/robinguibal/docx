--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -485,278 +485,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the o-DGT for the sampling of 12 hormones: calibration, performance evaluation, and recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Martins de Barros</w:t>
+                <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (26), pp.68177-68190. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3152-3163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26975-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632386v1</w:t>
+                <w:t xml:space="preserve">hal-04150196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Adaptation of the o-DGT for the sampling of 12 hormones: calibration, performance evaluation, and recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Martins de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (7), pp.3152-3163. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (26), pp.68177-68190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26975-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150196v1</w:t>
+                <w:t xml:space="preserve">hal-04632386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a new large diffusive gradients in thin films (L-DGT) for organic compounds monitoring: On-field comparison with conventional passive samplers</w:t>
               </w:r>
@@ -1138,278 +1138,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of a multi-hormone analysis method by LC-MS/MS for environmental water application using diffusive gradient in thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Martins de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17416-3⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.123390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503335v1</w:t>
+                <w:t xml:space="preserve">hal-04454360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-hormone analysis method by LC-MS/MS for environmental water application using diffusive gradient in thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lissalde</w:t>
+                <w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 243, pp.123390. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17416-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454360v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Buzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.628-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Buzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 966, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B74002"/>
+    <w:nsid w:val="C01E6851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robinguibal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234198419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117157098336572550086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05063545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Martins de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Monneron-Gyurits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36378-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26975-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rougerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2022.100123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04454360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04455574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF29LHXN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCLWKWFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJ59Z4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robinguibal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234198419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117157098336572550086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05063545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Martins de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Monneron-Gyurits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36378-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26975-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rougerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2022.100123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04454360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04455574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF29LHXN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCLWKWFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJ59Z4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>