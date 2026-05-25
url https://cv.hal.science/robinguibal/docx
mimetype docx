--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -485,278 +485,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Adaptation of the o-DGT for the sampling of 12 hormones: calibration, performance evaluation, and recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Martins de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71 (7), pp.3152-3163. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (26), pp.68177-68190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26975-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150196v1</w:t>
+                <w:t xml:space="preserve">hal-04632386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the o-DGT for the sampling of 12 hormones: calibration, performance evaluation, and recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Martins de Barros</w:t>
+                <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (26), pp.68177-68190. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3152-3163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26975-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632386v1</w:t>
+                <w:t xml:space="preserve">hal-04150196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a new large diffusive gradients in thin films (L-DGT) for organic compounds monitoring: On-field comparison with conventional passive samplers</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.123390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1274,51 +1274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,261 +1627,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of diffusive gradients in thin films technique to sample organic pollutants in the environment: An overview of o-DGT passive samplers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitation of flow effect on passive sampling accuracy using POCIS with the PRC approach or o-DGT: A pilot-scale evaluation for pharmaceutical compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.628-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455574v1</w:t>
+                <w:t xml:space="preserve">hal-02980487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of flow effect on passive sampling accuracy using POCIS with the PRC approach or o-DGT: A pilot-scale evaluation for pharmaceutical compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of diffusive gradients in thin films technique to sample organic pollutants in the environment: An overview of o-DGT passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Buzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222, pp.628-636. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.01.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980487v1</w:t>
+                <w:t xml:space="preserve">hal-02972726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of diffusive gradients in thin films technique to sample organic pollutants in the environment: An overview of o-DGT passive samplers</w:t>
               </w:r>
@@ -1906,103 +1910,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Buzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 693, pp.133537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972726v1</w:t>
+                <w:t xml:space="preserve">hal-04455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-continuous pharmaceutical and human tracer monitoring by POCIS sampling at the watershed-scale in an agricultural rural headwater river</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 966, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,302 +2241,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of POCIS ability to quantify pesticides in natural water by reducing polyethylene glycol matrix effects from polyethersulfone membranes</w:t>
+                <w:t xml:space="preserve">Coupling passive sampling and time of flight mass spectrometry for a better estimation of polar pesticide freshwater contamination: Simultaneous target quantification and screening analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1387, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250832v1</w:t>
+                <w:t xml:space="preserve">hal-01250823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling passive sampling and time of flight mass spectrometry for a better estimation of polar pesticide freshwater contamination: Simultaneous target quantification and screening analysis</w:t>
+                <w:t xml:space="preserve">Improvement of POCIS ability to quantify pesticides in natural water by reducing polyethylene glycol matrix effects from polyethersulfone membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1387, pp.75-85. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250823v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C01E6851"/>
+    <w:nsid w:val="B02AD1BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robinguibal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234198419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117157098336572550086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05063545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Martins de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Monneron-Gyurits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36378-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26975-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rougerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2022.100123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04454360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04455574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF29LHXN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCLWKWFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJ59Z4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/robinguibal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-4316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234198419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117157098336572550086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05063545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leblanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cleries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Martins de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Monneron-Gyurits" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36378-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26975-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rougerie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121257" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04632375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2022.100123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04454360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.01.181" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04455574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF29LHXN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Charriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.02.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHJ59Z4H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.08.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCLWKWFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>