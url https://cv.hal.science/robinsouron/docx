--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -366,295 +366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of whole-day work on surgical performance during simulated laparoscopic surgery: study protocol for a controlled cross over laboratory trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and assessment of test-retest reliability of a new field test to evaluate lower-limb muscle fatigability in young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Thubert</w:t>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D Ruiz-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicée Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1423366⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781880v1</w:t>
+                <w:t xml:space="preserve">hal-04472472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of test-retest reliability of a new field test to evaluate lower-limb muscle fatigability in young adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of whole-day work on surgical performance during simulated laparoscopic surgery: study protocol for a controlled cross over laboratory trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anicée Beltran</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Thibault Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2024001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1423366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472472v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1-min sit-to-stand test induces a significant and reliable level of neuromuscular fatigability: insights from a mobile app analysis</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
@@ -1810,295 +1810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
+                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Trama</w:t>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Paul Ansdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Škarabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (5), pp.1636-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467157v1</w:t>
+                <w:t xml:space="preserve">hal-03467161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Royer</w:t>
+                <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ansdell</w:t>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Škarabot</w:t>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (5), pp.1636-1646. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467161v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Influence on the Functional Recovery Pattern After a Graded Running Race: Original Analysis to Identify the Recovery Profiles</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gergelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Infantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.101-110. </w:t>
@@ -2737,77 +2737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,278 +3320,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 117 (10), pp.1939-1964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 117 (9), pp.1845-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3678-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409527v1</w:t>
+                <w:t xml:space="preserve">hal-02409531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Mira</w:t>
+                <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 117 (9), pp.1845-1857. </w:t>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.1939-1964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3678-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409531v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of local vibration training increases dorsiflexor muscle cortical voluntary activation</w:t>
               </w:r>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -4672,51 +4672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sevestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-026-08756-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Montemurro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06010-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04781880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1423366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04472472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anic&#233;e Beltran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05537-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3816-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sevestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-026-08756-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Montemurro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06010-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04472472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anic&#233;e Beltran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04781880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1423366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05537-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3816-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>