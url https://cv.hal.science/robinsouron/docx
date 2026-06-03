--- v1 (2026-04-24)
+++ v2 (2026-06-03)
@@ -366,295 +366,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and assessment of test-retest reliability of a new field test to evaluate lower-limb muscle fatigability in young adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of whole-day work on surgical performance during simulated laparoscopic surgery: study protocol for a controlled cross over laboratory trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Colard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Thibault Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2024001⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1423366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472472v1</w:t>
+                <w:t xml:space="preserve">hal-04781880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of whole-day work on surgical performance during simulated laparoscopic surgery: study protocol for a controlled cross over laboratory trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and assessment of test-retest reliability of a new field test to evaluate lower-limb muscle fatigability in young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan D Ruiz-Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicée Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Thubert</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1423366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781880v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1-min sit-to-stand test induces a significant and reliable level of neuromuscular fatigability: insights from a mobile app analysis</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
@@ -1408,295 +1408,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of self-reported fatigue in intensive care unit survivors 6 months–5 years after discharge</w:t>
+                <w:t xml:space="preserve">Local vibration training improves the recovery of quadriceps strength in early rehabilitation after anterior cruciate ligament reconstruction: A feasibility randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morel</w:t>
+                <w:t xml:space="preserve">Claire Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Infantino</w:t>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gergelé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Étienne Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09623-w⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (4), pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647527v1</w:t>
+                <w:t xml:space="preserve">hal-03467150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local vibration training improves the recovery of quadriceps strength in early rehabilitation after anterior cruciate ligament reconstruction: A feasibility randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Coulondre</w:t>
+                <w:t xml:space="preserve">Prevalence of self-reported fatigue in intensive care unit survivors 6 months–5 years after discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (4), pp.101441. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09623-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467150v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
               </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,295 +1810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
+                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Brownstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Royer</w:t>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ansdell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jakob Škarabot</w:t>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467161v1</w:t>
+                <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Trama</w:t>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Paul Ansdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Jakob Škarabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (5), pp.1636-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467157v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Influence on the Functional Recovery Pattern After a Graded Running Race: Original Analysis to Identify the Recovery Profiles</w:t>
               </w:r>
@@ -2231,90 +2231,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between intensive care unit-acquired weakness, fatigability and fatigue: What role for the central nervous system?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gergelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Infantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.101-110. </w:t>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐cloé Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2629,51 +2629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Zambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,77 +2737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,278 +3320,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Mira</w:t>
+                <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 117 (9), pp.1845-1857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3678-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.1939-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409531v1</w:t>
+                <w:t xml:space="preserve">hal-02409527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 117 (10), pp.1939-1964. </w:t>
+              <w:t xml:space="preserve">, 2017, 117 (9), pp.1845-1857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3678-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409527v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of local vibration training increases dorsiflexor muscle cortical voluntary activation</w:t>
               </w:r>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
@@ -4672,51 +4672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sevestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-026-08756-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Montemurro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06010-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04472472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anic&#233;e Beltran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04781880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1423366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05537-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3816-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sevestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-026-08756-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Montemurro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Ruiz-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06010-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04781880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Thubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1423366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04472472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anic&#233;e Beltran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05537-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04142224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Boulaouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05257-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Exubis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.649396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3816-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>