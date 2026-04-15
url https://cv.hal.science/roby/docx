--- v0 (2026-03-11)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine ROBY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183406230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure en agriculture, j’ai exercé différentes fonctions dans des entreprises de l’agrofourniture pendant une dizaine d’années avant de réaliser un DESS de communication scientifique et technique à l’université Louis Pasteur de Strasbourg. J’ai alors découvert les études de sciences et techniques, qui m’ont marquée et interpellée. Puis j’ai intégré deux centres de formation pour adultes du ministère de l’agriculture pour la mise en place et le suivi de dispositifs d'autoformation avant de rejoindre une école d’ingénieurs pour la production industrielle, où j’ai assuré la formation humaine des élèves ingénieurs pendant huit ans. C’est dans ce cadre que je me suis questionnée sur la place et la fonction des sciences humaines et sociales dans les formations d’ingénieurs, objet d’un master 2 en sciences de l’éducation et titre d’une thèse, réalisée sous la codirection de Brigitte Albero et de Denis Lemaître, entre 2010 et 2014 à l’université Rennes 2 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/2014REN20046</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) . J’ai terminé ma carrière dans cette université, chargée d’enseignement puis chargée de valorisation de la recherche. Aujourd’hui en pré-retraite, je suis engagée dans les activités du collectif EPSI (Etudes pluridisciplinaires sur les ingénieurs) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://epsi.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de l’Observatoire des formations citoyennes d’ingénieurs,  je réponds également aux sollicitations qui émanent de mes travaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et monde vivant, un défi sociotechnique pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG128 v1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et climat : brève sociohistoire pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG 127 V1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences in French Engineering Education: A Sociohistory of their Integration in an Apolitical Stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19378629.2024.2352351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet et Dominique Vinck (dir.), Faire sans, faire avec moins. Les nouveaux horizons de l’innovation. Paris, Presse des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités et SHS dans les écoles d’ingénieurs en France : une approche socio-historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du rôle social à la responsabilité sociétale des ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.techniques-ingenieur.fr/base-documentaire/innovation-th10/ingenierie-et-responsabilites-42598210/evolution-du-role-social-a-la-responsabilite-societale-des-ingenieurs-ag109/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la formation et de la recherche en sciences humaines et sociales dans les écoles d’ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du rapport aux sciences humaines et sociales dans la formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des ingénieurs et SHS : les apports de deux thèses pionnières en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science &amp; société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine &amp; numérique : état des lieux et prospective en éducation &amp; formation. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2019, 978 2 917645 69 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité des sciences du vivant quant à la place des SHS dans les écoles d'ingénieurs en France : l'exemple de l'enseignement supérieur agronomique et agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie et le vivant, de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20141301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les formations d’ingénieurs en France : la construction d’une catégorisation sur la place et la fonction des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 9783759817047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes dans les écoles d’ingénieurs en France. Évolutions, disparité et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science & société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire francophone en hommage à Monique Linard Activité humaine &amp; numérique : état des lieux et prospective en sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre sa formation : histoire, évolution, enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échanges du comité « Former l’ingénieur citoyen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs sans frontières; Paris Sud-Centrale Supélec, Feb 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of the Conceptions of the Sustainable Development in French Engineering Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISA Forum of Sociology, The Future We Want</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association Jul 2016, Vienne Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparité des femmes dans les écoles d’ingénieurs en France : proposition de quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique : Le genre dans les sphères de l'éducation, de la formation et du travail. Mise en images et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants chercheurs en sciences de l’éducation; Association française de sociologie; Association internationale de sociologie de langue française, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d’ingénieurs en France : mise en évidence d’une spécificité pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès international de l'ACFAS : La vie et le vivant : de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des SHS dans les écoles d’ingénieurs en France. Éclairages par une double sociohistoire et par des cultures technoscientifiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Hometech, « sciences de l’homme en univers technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Technologique de Compiègne, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d'ingénieurs en France : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Télécom Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages et évaluation, panorama des principaux apports théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre des tuteurs de stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFMK, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle transmission des Sciences Humaines et Sociales (SHS) dans les Écoles d'ingénieurs en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’une table ronde « L’approche Sciences Humaines et Sociales au service de la santé, exercice collaboratif interdisciplinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine ROBY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183406230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure en agriculture, j’ai exercé différentes fonctions dans des entreprises de l’agrofourniture pendant une dizaine d’années avant de réaliser un DESS de communication scientifique et technique à l’université Louis Pasteur de Strasbourg. J’ai alors découvert les études de sciences et techniques, qui m’ont marquée et interpellée. Puis j’ai intégré deux centres de formation pour adultes du ministère de l’agriculture pour la mise en place et le suivi de dispositifs d'autoformation avant de rejoindre une école d’ingénieurs pour la production industrielle, où j’ai assuré la formation humaine des élèves ingénieurs pendant huit ans. C’est dans ce cadre que je me suis questionnée sur la place et la fonction des sciences humaines et sociales dans les formations d’ingénieurs, objet d’un master 2 en sciences de l’éducation et titre d’une thèse, réalisée sous la codirection de Brigitte Albero et de Denis Lemaître, entre 2010 et 2014 à l’université Rennes 2 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/2014REN20046</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) . J’ai terminé ma carrière dans cette université, chargée d’enseignement puis chargée de valorisation de la recherche. Aujourd’hui en pré-retraite, je suis engagée dans les activités du collectif EPSI (Etudes pluridisciplinaires sur les ingénieurs) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://epsi.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de l’Observatoire des formations citoyennes d’ingénieurs,  je réponds également aux sollicitations qui émanent de mes travaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et monde vivant, un défi sociotechnique pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG128 v1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et climat : brève sociohistoire pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG 127 V1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences in French Engineering Education: A Sociohistory of their Integration in an Apolitical Stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19378629.2024.2352351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet et Dominique Vinck (dir.), Faire sans, faire avec moins. Les nouveaux horizons de l’innovation. Paris, Presse des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du rôle social à la responsabilité sociétale des ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.techniques-ingenieur.fr/base-documentaire/innovation-th10/ingenierie-et-responsabilites-42598210/evolution-du-role-social-a-la-responsabilite-societale-des-ingenieurs-ag109/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités et SHS dans les écoles d’ingénieurs en France : une approche socio-historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la formation et de la recherche en sciences humaines et sociales dans les écoles d’ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du rapport aux sciences humaines et sociales dans la formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des ingénieurs et SHS : les apports de deux thèses pionnières en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science &amp; société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine &amp; numérique : état des lieux et prospective en éducation &amp; formation. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2019, 978 2 917645 69 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité des sciences du vivant quant à la place des SHS dans les écoles d'ingénieurs en France : l'exemple de l'enseignement supérieur agronomique et agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie et le vivant, de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20141301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les formations d’ingénieurs en France : la construction d’une catégorisation sur la place et la fonction des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 9783759817047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes dans les écoles d’ingénieurs en France. Évolutions, disparité et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre sa formation : histoire, évolution, enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échanges du comité « Former l’ingénieur citoyen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs sans frontières; Paris Sud-Centrale Supélec, Feb 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of the Conceptions of the Sustainable Development in French Engineering Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISA Forum of Sociology, The Future We Want</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association Jul 2016, Vienne Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science & société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire francophone en hommage à Monique Linard Activité humaine &amp; numérique : état des lieux et prospective en sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des SHS dans les écoles d’ingénieurs en France. Éclairages par une double sociohistoire et par des cultures technoscientifiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Hometech, « sciences de l’homme en univers technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Technologique de Compiègne, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparité des femmes dans les écoles d’ingénieurs en France : proposition de quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique : Le genre dans les sphères de l'éducation, de la formation et du travail. Mise en images et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants chercheurs en sciences de l’éducation; Association française de sociologie; Association internationale de sociologie de langue française, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d’ingénieurs en France : mise en évidence d’une spécificité pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès international de l'ACFAS : La vie et le vivant : de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d'ingénieurs en France : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Télécom Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages et évaluation, panorama des principaux apports théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre des tuteurs de stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFMK, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle transmission des Sciences Humaines et Sociales (SHS) dans les Écoles d'ingénieurs en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’une table ronde « L’approche Sciences Humaines et Sociales au service de la santé, exercice collaboratif interdisciplinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="651CFF0A"/>
+    <w:nsid w:val="02F09DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183406230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2014REN20046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epsi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2024.2352351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141301001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183406230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2014REN20046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epsi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2024.2352351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141301001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>