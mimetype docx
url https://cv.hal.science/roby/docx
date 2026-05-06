--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine ROBY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183406230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure en agriculture, j’ai exercé différentes fonctions dans des entreprises de l’agrofourniture pendant une dizaine d’années avant de réaliser un DESS de communication scientifique et technique à l’université Louis Pasteur de Strasbourg. J’ai alors découvert les études de sciences et techniques, qui m’ont marquée et interpellée. Puis j’ai intégré deux centres de formation pour adultes du ministère de l’agriculture pour la mise en place et le suivi de dispositifs d'autoformation avant de rejoindre une école d’ingénieurs pour la production industrielle, où j’ai assuré la formation humaine des élèves ingénieurs pendant huit ans. C’est dans ce cadre que je me suis questionnée sur la place et la fonction des sciences humaines et sociales dans les formations d’ingénieurs, objet d’un master 2 en sciences de l’éducation et titre d’une thèse, réalisée sous la codirection de Brigitte Albero et de Denis Lemaître, entre 2010 et 2014 à l’université Rennes 2 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/2014REN20046</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) . J’ai terminé ma carrière dans cette université, chargée d’enseignement puis chargée de valorisation de la recherche. Aujourd’hui en pré-retraite, je suis engagée dans les activités du collectif EPSI (Etudes pluridisciplinaires sur les ingénieurs) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://epsi.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de l’Observatoire des formations citoyennes d’ingénieurs,  je réponds également aux sollicitations qui émanent de mes travaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et monde vivant, un défi sociotechnique pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG128 v1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et climat : brève sociohistoire pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG 127 V1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences in French Engineering Education: A Sociohistory of their Integration in an Apolitical Stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19378629.2024.2352351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet et Dominique Vinck (dir.), Faire sans, faire avec moins. Les nouveaux horizons de l’innovation. Paris, Presse des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du rôle social à la responsabilité sociétale des ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.techniques-ingenieur.fr/base-documentaire/innovation-th10/ingenierie-et-responsabilites-42598210/evolution-du-role-social-a-la-responsabilite-societale-des-ingenieurs-ag109/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités et SHS dans les écoles d’ingénieurs en France : une approche socio-historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la formation et de la recherche en sciences humaines et sociales dans les écoles d’ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du rapport aux sciences humaines et sociales dans la formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des ingénieurs et SHS : les apports de deux thèses pionnières en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science &amp; société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine &amp; numérique : état des lieux et prospective en éducation &amp; formation. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2019, 978 2 917645 69 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité des sciences du vivant quant à la place des SHS dans les écoles d'ingénieurs en France : l'exemple de l'enseignement supérieur agronomique et agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie et le vivant, de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20141301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les formations d’ingénieurs en France : la construction d’une catégorisation sur la place et la fonction des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 9783759817047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes dans les écoles d’ingénieurs en France. Évolutions, disparité et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre sa formation : histoire, évolution, enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échanges du comité « Former l’ingénieur citoyen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs sans frontières; Paris Sud-Centrale Supélec, Feb 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of the Conceptions of the Sustainable Development in French Engineering Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISA Forum of Sociology, The Future We Want</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association Jul 2016, Vienne Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science & société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire francophone en hommage à Monique Linard Activité humaine &amp; numérique : état des lieux et prospective en sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des SHS dans les écoles d’ingénieurs en France. Éclairages par une double sociohistoire et par des cultures technoscientifiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Hometech, « sciences de l’homme en univers technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Technologique de Compiègne, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparité des femmes dans les écoles d’ingénieurs en France : proposition de quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique : Le genre dans les sphères de l'éducation, de la formation et du travail. Mise en images et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants chercheurs en sciences de l’éducation; Association française de sociologie; Association internationale de sociologie de langue française, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d’ingénieurs en France : mise en évidence d’une spécificité pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès international de l'ACFAS : La vie et le vivant : de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d'ingénieurs en France : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Télécom Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages et évaluation, panorama des principaux apports théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre des tuteurs de stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFMK, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle transmission des Sciences Humaines et Sociales (SHS) dans les Écoles d'ingénieurs en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’une table ronde « L’approche Sciences Humaines et Sociales au service de la santé, exercice collaboratif interdisciplinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine ROBY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183406230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure en agriculture, j’ai exercé différentes fonctions dans des entreprises de l’agrofourniture pendant une dizaine d’années avant de réaliser un DESS de communication scientifique et technique à l’université Louis Pasteur de Strasbourg. J’ai alors découvert les études de sciences et techniques, qui m’ont marquée et interpellée. Puis j’ai intégré deux centres de formation pour adultes du ministère de l’agriculture pour la mise en place et le suivi de dispositifs d'autoformation avant de rejoindre une école d’ingénieurs pour la production industrielle, où j’ai assuré la formation humaine des élèves ingénieurs pendant huit ans. C’est dans ce cadre que je me suis questionnée sur la place et la fonction des sciences humaines et sociales dans les formations d’ingénieurs, objet d’un master 2 en sciences de l’éducation et titre d’une thèse, réalisée sous la codirection de Brigitte Albero et de Denis Lemaître, entre 2010 et 2014 à l’université Rennes 2 (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/2014REN20046</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) . J’ai terminé ma carrière dans cette université, chargée d’enseignement puis chargée de valorisation de la recherche. Aujourd’hui en pré-retraite, je suis engagée dans les activités du collectif EPSI (Etudes pluridisciplinaires sur les ingénieurs) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://epsi.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et de l’Observatoire des formations citoyennes d’ingénieurs,  je réponds également aux sollicitations qui émanent de mes travaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et monde vivant, un défi sociotechnique pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG128 v1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et climat : brève sociohistoire pour les ingénieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Éco-conception et innovation responsable, pp.AG 127 V1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences in French Engineering Education: A Sociohistory of their Integration in an Apolitical Stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19378629.2024.2352351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet et Dominique Vinck (dir.), Faire sans, faire avec moins. Les nouveaux horizons de l’innovation. Paris, Presse des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités et SHS dans les écoles d’ingénieurs en France : une approche socio-historique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du rôle social à la responsabilité sociétale des ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.techniques-ingenieur.fr/base-documentaire/innovation-th10/ingenierie-et-responsabilites-42598210/evolution-du-role-social-a-la-responsabilite-societale-des-ingenieurs-ag109/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de la formation et de la recherche en sciences humaines et sociales dans les écoles d’ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du rapport aux sciences humaines et sociales dans la formation des ingénieurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des ingénieurs et SHS : les apports de deux thèses pionnières en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science &amp; société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité humaine &amp; numérique : état des lieux et prospective en éducation &amp; formation. Hommage aux travaux de Monique Linard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raisons d'Agir, 2019, 978 2 917645 69 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité des sciences du vivant quant à la place des SHS dans les écoles d'ingénieurs en France : l'exemple de l'enseignement supérieur agronomique et agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie et le vivant, de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20141301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les formations d’ingénieurs en France : la construction d’une catégorisation sur la place et la fonction des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2014, 9783759817047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes dans les écoles d’ingénieurs en France. Évolutions, disparité et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis de l'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le rapport entre science & société, une préoccupation de Monique Linard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire francophone en hommage à Monique Linard Activité humaine &amp; numérique : état des lieux et prospective en sciences de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jan 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux comprendre sa formation : histoire, évolution, enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’échanges du comité « Former l’ingénieur citoyen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingénieurs sans frontières; Paris Sud-Centrale Supélec, Feb 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle littérature scientifique dans le champ de la pédagogie universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrès international AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of the Conceptions of the Sustainable Development in French Engineering Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ISA Forum of Sociology, The Future We Want</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association Jul 2016, Vienne Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d’ingénieurs en France : mise en évidence d’une spécificité pour les sciences du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès international de l'ACFAS : La vie et le vivant : de nouveaux défis à relever en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparité des femmes dans les écoles d’ingénieurs en France : proposition de quelques pistes de réflexion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international thématique : Le genre dans les sphères de l'éducation, de la formation et du travail. Mise en images et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des enseignants chercheurs en sciences de l’éducation; Association française de sociologie; Association internationale de sociologie de langue française, Oct 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des SHS dans les écoles d’ingénieurs en France. Éclairages par une double sociohistoire et par des cultures technoscientifiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du projet Hometech, « sciences de l’homme en univers technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Technologique de Compiègne, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et fonction des SHS dans les écoles d'ingénieurs en France : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Télécom Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Bretagne, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages et évaluation, panorama des principaux apports théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre des tuteurs de stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFMK, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle transmission des Sciences Humaines et Sociales (SHS) dans les Écoles d'ingénieurs en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation d’une table ronde « L’approche Sciences Humaines et Sociales au service de la santé, exercice collaboratif interdisciplinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F09DA4"/>
+    <w:nsid w:val="AAA92C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183406230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2014REN20046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epsi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2024.2352351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141301001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roby" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183406230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2014REN20046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epsi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2024.2352351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Maria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141301001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>