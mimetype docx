--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -1192,274 +1192,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The frontal cortex is a heart-brake: Reduction in delta oscillations is associated with heart rate deceleration</w:t>
+                <w:t xml:space="preserve">Appetitive and aversive motivation in depression: The temporal dynamics of task-elicited asymmetries in alpha oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Patron</w:t>
+                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Buodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Thayer</w:t>
+                <w:t xml:space="preserve">Elisa Dal Bò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Palomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.12.035⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.17129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357262v1</w:t>
+                <w:t xml:space="preserve">hal-04357285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetitive and aversive motivation in depression: The temporal dynamics of task-elicited asymmetries in alpha oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The frontal cortex is a heart-brake: Reduction in delta oscillations is associated with heart rate deceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Patron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Palomba</w:t>
+                <w:t xml:space="preserve">Julian Thayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.17129. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188 (3), pp.403-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53639-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357285v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two faces of avoidance: Time‐frequency correlates of motivational disposition in blood phobia</w:t>
               </w:r>
@@ -1471,64 +1471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Sarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Buodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Mento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1592,64 +1592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal alpha asymmetry neurofeedback for the reduction of negative affect and anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Patron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Palomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92, pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1800,90 +1800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal Theta Activity as an EEG Correlate of Mood-Related Emotional Processing in Dysphoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Buodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Palomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychopathology and Behavioral Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.241-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,90 +1917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysphoria is associated with reduced cardiac vagal withdrawal during the imagery of pleasant scripts: Evidence for the positive attenuation hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Buodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Palomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.28-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2034,90 +2034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic, but not cognitive–affective, symptoms are associated with reduced heart rate variability in individuals with dysphoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Buodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Palomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 06 (3), pp.871-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2164,77 +2164,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional modulation of alpha asymmetry in dysphoria: results from an emotional imagery task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Mennella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Messerotti Benvenuti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giulia Buodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Palomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97 (2), pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2437,51 +2437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05484270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009342919.026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sequestro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Serfaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00152-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04805467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02039-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04585787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sequestro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahn&#233;e Engelen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niad005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halim Harrak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01635-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quiquempoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Beers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsab186" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Patron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Messerotti Benvenuti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.12.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Buodo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dal B&#242;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Palomba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53639-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Sarlo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2017.02.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0123-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10862-016-9572-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.11.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00599" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05484270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Mennella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009342919.026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2025.04.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sequestro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Serfaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-024-00152-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04805467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vernazza-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Beaurenaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02039-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pacherie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grezes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04585787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Zein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sequestro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahn&#233;e Engelen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nc/niad005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halim Harrak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-021-01635-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vilarem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quiquempoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal van Beers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsab186" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Messerotti Benvenuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Buodo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dal B&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Palomba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53639-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Patron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.12.035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Sarlo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mento" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12904" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brat.2017.02.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dunkley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0123-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10862-016-9572-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2014.11.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00599" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>