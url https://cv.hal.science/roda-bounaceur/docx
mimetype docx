--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,3730 +66,3730 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
+                <w:t xml:space="preserve">Accurate prediction of ideal gas heat capacity C(T) using machine learning: data augmentation and ensemble learning for robust thermodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+                <w:t xml:space="preserve">Francisco Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delort</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.101140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490379v1</w:t>
+                <w:t xml:space="preserve">hal-05561662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C. Destro</w:t>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
+              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290766v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-powered prediction of critical properties and boiling points: a hybrid ensemble learning and QSPR approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13321-025-01062-9⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230313v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133438⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774114v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.B. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 273, pp.113915. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.114445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350822v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensively validated C/H/O/N chemical network for hot exoplanet disequilibrium chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI-powered prediction of critical properties and boiling points: a hybrid ensemble learning and QSPR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (132), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13321-025-01062-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730405v1</w:t>
+                <w:t xml:space="preserve">hal-05230313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part II: 1,2 to 1,5-H-shift reactions in alkyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.113732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling investigation of the combustion of anisole and guaiacol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An extensively validated C/H/O/N chemical network for hot exoplanet disequilibrium chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130832⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 682, pp.A52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400185v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part 1: Application to 1,3-H-shift reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.A. Glaude</w:t>
+                <w:t xml:space="preserve">An experimental and modeling investigation of the combustion of anisole and guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Framinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.113731. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.130832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767685v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Artificial Intelligence Model to Predict Combustion Properties, With a Focus on Auto-Ignition Delay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part 1: Application to 1,3-H-shift reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Heymes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063774⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.113731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406508v1</w:t>
+                <w:t xml:space="preserve">hal-04767685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Artificial Intelligence Model to Predict Combustion Properties, With a Focus on Auto-Ignition Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 257 (2), pp.113046. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.061011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4063774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227772v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions from a Domestic Wood Heating Appliance: Experimental Measurements and Numerical Study Using an Equivalent Reactor Network (ERN) Approach Coupled with a Detailed Chemical Mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01927⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257 (2), pp.113046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436803v1</w:t>
+                <w:t xml:space="preserve">hal-04227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Processes for Direct Carbon Dioxide Capture From Air: Possibilities and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fceng.2021.668867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Detailed Kinetic Model for the Oxidation of n -Butane in the Liquid Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (25), pp.6955-6967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c02988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Membrane Gas Separation Processes: State of The Art and Prospects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emissions from a Domestic Wood Heating Appliance: Experimental Measurements and Numerical Study Using an Equivalent Reactor Network (ERN) Approach Coupled with a Detailed Chemical Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Darido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Dreff - Lorimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontrand Leyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.18680 - 18698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22079/JMSR.2020.123897.1363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873050v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deep composition of Uranus and Neptune from in situ exploration and thermochemical modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of Membrane Gas Separation Processes: State of The Art and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00677-8⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22079/JMSR.2020.123897.1363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559251v1</w:t>
+                <w:t xml:space="preserve">hal-02873050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chemical scheme for giant planet thermochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The deep composition of Uranus and Neptune from in situ exploration and thermochemical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lothaire Brouillard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamila Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936697⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00677-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415369v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a detailed kinetic model for the combustion of biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New chemical scheme for giant planet thermochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Trouve</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tremblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothaire Brouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.01.093⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390760v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF H 2 S ON THE THERMAL CRACKING OF ALKYLBENZENES AT HIGH PRESSURE (70 MPA) AND MODERATE TEMPERATURE (583-623 K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. C Leguizamon Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.423-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced chemical scheme for modelling warm to hot hydrogen-dominated atmospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a detailed kinetic model for the combustion of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Cavalié</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Dreff-Lorimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834861⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.756-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.01.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051741v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 3. Coupled Pyrolysis-GC Modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reduced chemical scheme for modelling warm to hot hydrogen-dominated atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b03716⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086480v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Post‐Combustion CO 2 Capture, a Comparison among Absorption, Adsorption and Membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 3. Coupled Pyrolysis-GC Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Hernandez-Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Tohidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201800667⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.2045-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b03716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086479v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of n -butylbenzene at high pressure: Experimental study and kinetic modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Post‐Combustion CO 2 Capture, a Comparison among Absorption, Adsorption and Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mirgaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.797-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201800667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370755v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of 1-n-butyldecalin at high pressure (100 bar)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+                <w:t xml:space="preserve">Thermal cracking of n -butylbenzene at high pressure: Experimental study and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. C Leguizamon Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. C Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123, pp.204-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 133, pp.234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135989v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of 1-methylnaphthalene pyrolysis at high pressure (100 bar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.542 - 562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic parameters for the thermal cracking of simple hydrocarbons: From laboratory to geological time-temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.40-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of CO 2 capture benchmarks on efficiency and costs of membrane systems for post-combustion capture: A parametric simulation study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal cracking of 1-n-butyldecalin at high pressure (100 bar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Rakotoalimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.204-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984016v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data supporting the validation of a simulation model for multi-component gas separation in polymeric membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effects of CO 2 capture benchmarks on efficiency and costs of membrane systems for post-combustion capture: A parametric simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Data in Brief, 9, pp.776-780. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.449-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412805v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal cracking of n-butylcyclohexane at high pressure (100bar) - Part 1: experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin A. Rakotoalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3835,90 +3835,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure (100Pa–100Mpa) on the pyrolysis of an alkane at moderate temperature (603K–723K): Experiments and kinetic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.‐m. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3982,90 +3982,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal cracking of n-butylcyclohexane at high pressure (100bar)—Part 2: Mechanistic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin A. Rakotoalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.174-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4111,90 +4111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of auto-ignition temperatures and delays for gas turbine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4245,90 +4245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of inlet temperature and humidity on energy penalty for CO2 post-combustion capture: Rigorous analysis and simulation of a single stage gas permeation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.517 - 525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4356,356 +4356,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigorous variable permeability modelling and process simulation for the design of polymeric membrane gas separation units: MEMSIC simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
+                <w:t xml:space="preserve">Etienne Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sirjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Marc Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Andres Ramirez Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 523, pp.77 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309238v1</w:t>
+                <w:t xml:space="preserve">hal-01412812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous variable permeability modelling and process simulation for the design of polymeric membrane gas separation units: MEMSIC simulation tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pfister</w:t>
+                <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Andres Ramirez Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Favre</w:t>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 523, pp.77 - 91. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412812v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of n- octane at very low concentration and low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Razafinarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.282-289. </w:t>
@@ -4737,2744 +4737,2727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of char gasification by accounting for the evolution of the reactive surface area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Data supporting the validation of a simulation model for multi-component gas separation in polymeric membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.07.035⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Data in Brief, 9, pp.776-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196324v1</w:t>
+                <w:t xml:space="preserve">hal-01412805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Laminar Burning Velocities above Atmospheric Pressure Using the Heat Flux Method—Application to the Case of n-Pentane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.398-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ef502036j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.349 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178238v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">New chemical scheme for studying carbon-rich exoplanet atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Warth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leen Decin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 577, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099843v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chemical scheme for studying carbon-rich exoplanet atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Venot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Hébrard</w:t>
+                <w:t xml:space="preserve">Sabine Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agúndez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425311⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.7 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169272v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of burning velocities for alkyl aromatic components relevant to diesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.341 - 348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabanon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Roizard</w:t>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921443v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of the combustion of tetrahydrofuran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Verdicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+                <w:t xml:space="preserve">Fabiola Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Verdicchio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto Colino Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (5), pp.1899-1918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of gasolines with addition of ethanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic modelling of char gasification by accounting for the evolution of the reactive surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zoulalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.07.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.280-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853563v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Laminar burning velocity of gasolines with addition of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vierling</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070016v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining predictive uncertainties and global sensitivities for large parameter systems: A case study for n-butane oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vierling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.027⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paper No. GT2014-25070, pp. V03AT03A001; 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051996v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determining predictive uncertainties and global sensitivities for large parameter systems: A case study for n-butane oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Tomlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00808524v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 2. Migration and Separation Gas Chromatography Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana M. Hernandez-Baez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Tohidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4), pp.2336-2350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ef302009n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modeling of the thermal cracking of methylcyclohexane near atmospheric pressure, from 523 to 1273 K: Identification of aromatization pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Burkle-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.240-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical model for the atmosphere of hot Jupiters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Wörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219310⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764601v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane contactors for intensified post combustion carbon dioxide capture by gas–liquid absorption in MEA: A parametric study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A chemical model for the atmosphere of hot Jupiters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agúndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (12), pp.2325-2337. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 546, id.A43, 19 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168991v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the intensification potential of membrane contactors for gas absorption in a chemical solvent: A generic one-dimensional methodology and its application to CO2 absorption in monoethanolamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rode</w:t>
+                <w:t xml:space="preserve">P.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 389, pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.09.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JTHERGAS: Thermodynamic estimation from 2D graphical representations of molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blurock</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P.A. Glaude</w:t>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.072⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708125v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">JTHERGAS: Thermodynamic estimation from 2D graphical representations of molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blurock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">X. Grandmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 ((1)), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726401v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane contactors for intensified post combustion carbon dioxide capture by gas–liquid absorption in MEA: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.2325-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Blurock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7525,64 +7508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution of n- and iso-alkanes in oils. Part 1: Pyrolysis model for a mixture of 78 alkanes (C1-C32) including 13,206 free radical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,64 +7689,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 ((4)), pp. 204-218. </w:t>
@@ -7852,51 +7835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tohidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7943,90 +7926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling intra-particle phenomena of biomass pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bajil Ouartassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zoulalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (10A), pp.2136-2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8066,2281 +8049,2281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into secondary gas generation from oil thermal cracking. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A free-radical mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Grice</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.3875-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00456092v1</w:t>
+                <w:t xml:space="preserve">hal-00776646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
+                <w:t xml:space="preserve">An extended mechanism including high pressure conditions (700 bar) for toluene pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Molière</w:t>
+                <w:t xml:space="preserve">Gérard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (2), pp.229-235. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.236-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540772v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended mechanism including high pressure conditions (700 bar) for toluene pyrolysis.</w:t>
+                <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDI Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+                <w:t xml:space="preserve">F. Schab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Scacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+                <w:t xml:space="preserve">L. Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Théoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468341v1</w:t>
+                <w:t xml:space="preserve">hal-00482688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDI Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Schab</w:t>
+                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Muhr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Grevillot</w:t>
+                <w:t xml:space="preserve">M. Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482688v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDl Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
+                <w:t xml:space="preserve">Marc-André Théoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Grévillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (8), pp.1015-1024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and kinetic impact of CO, CO2 and H2O on the postoxidation of IC-engine exhaust gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (1), pp.39-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102200903190844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the Kinetic Influence of Toluene on n-Alkane Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (7), pp.3817-3830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ef100253z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of the autoignition of a-methylnaphthalene/air and a methylnaphthalene/n-decane/air mixtures at elevated pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">S.J. Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Warner</w:t>
+                <w:t xml:space="preserve">M.A. Oehlschlaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157, pp. 1976-1988. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmental Modeling of a Structured Heat Exchanger Reactor: Conversion and Temperature Profiles Predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into secondary gas generation from oil thermal cracking. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A free-radical mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vafaei-Alamdari</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Grice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.146-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508826v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00456092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into secondary gas generation from the thermal cracking of oil: Methylated monoaromatics. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A mechanistic kinetic model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compartmental Modeling of a Structured Heat Exchanger Reactor: Conversion and Temperature Profiles Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vafaei-Alamdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2010 (41), pp.146-167. </w:t>
+              <w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (Supplément 1), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1252/jcej.08we140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00575467v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New insights into secondary gas generation from the thermal cracking of oil: Methylated monoaromatics. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A mechanistic kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2010 (41), pp.146-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369808v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00575467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2/N2 Reverse Selective Gas Separation Membranes: Technological Opportunities and Scientific Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piperel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie801923w⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.2851-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168987v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid process combining oxygen enriched air combustion and membrane separation for post-combustion carbon dioxide capture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">CO2/N2 Reverse Selective Gas Separation Membranes: Technological Opportunities and Scientific Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Koros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68 (1), pp.30-36. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.3700-3701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2009.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie801923w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168988v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A hybrid process combining oxygen enriched air combustion and membrane separation for post-combustion carbon dioxide capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2009.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169717v1</w:t>
+                <w:t xml:space="preserve">hal-01168988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogas, membranes and carbon dioxide capture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.12.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01168989v1</w:t>
+                <w:t xml:space="preserve">hal-01169717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the position of the double bond on the autoignition of linear alkenes at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biogas, membranes and carbon dioxide capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (1-2), pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369856v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of autoignition and NO sensitization for the oxidation of IC engine surrogate fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 156, pp.505-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10368,567 +10351,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedures of Optimisation of Postcombustion Reactions Leading to Abatement of Dioxin Emissions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the position of the double bond on the autoignition of linear alkenes at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.387-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350484v1</w:t>
+                <w:t xml:space="preserve">hal-00369856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical impact of CO and H2 addition on the auto-ignition delay of homogeneous n-heptane/air mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedures of Optimisation of Postcombustion Reactions Leading to Abatement of Dioxin Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Subramanian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Vervisch</w:t>
+                <w:t xml:space="preserve">François Baronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70, pp.1764-1767</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195275v1</w:t>
+                <w:t xml:space="preserve">hal-00350484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chemical impact of CO and H2 addition on the auto-ignition delay of homogeneous n-heptane/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179 (9), pp.1937-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200701386065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139845v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139755v1</w:t>
+                <w:t xml:space="preserve">hal-00139845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the oxidation of xylenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Belmekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10975,77 +10958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane processes for post-combustion carbon dioxide capture: A parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11111,1381 +11094,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021363v1</w:t>
+                <w:t xml:space="preserve">hal-00139755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and modeling of the role of hydronaphthalenics on the thermal stability of hydrocarbons under laboratory and geological conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.8972-8987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie050381v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (37), pp.25-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/kin.20047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling investigation of the thermal decomposition of n-dodecane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.M. Marquaire</w:t>
+                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.11.005⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142, pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168736v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETAILED MECHANISM OF DIBENZOFURAN OXIDATION</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modelling investigation of the thermal decomposition of n-dodecane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Dahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Virk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (2), pp.865-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168746v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting Effect of Tetralin on the Pyrolytic Decomposition of Hexadecane. Comparison with Toluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DETAILED MECHANISM OF DIBENZOFURAN OXIDATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dominé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Baronnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organohalogen Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63, pp.377-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168768v1</w:t>
+                <w:t xml:space="preserve">hal-01168746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hydrocarbons pyrolysis at low temperature. Automatic generation of free radicals mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inhibiting Effect of Tetralin on the Pyrolytic Decomposition of Hexadecane. Comparison with Toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (19), pp.4689-4701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie0108853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(01)00173-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168760v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to what temperature is petroleum stable? New insights from a 5200 free radical reactions model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Modeling of hydrocarbons pyrolysis at low temperature. Automatic generation of free radicals mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dessort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00108-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64 (1), pp.103-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(01)00173-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168752v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Modeling of the Thermal Cracking of Tetralin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Up to what temperature is petroleum stable? New insights from a 5200 free radical reactions model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dessort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 39 (11), pp.4152-4165. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (12), pp.1487-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie000276f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168770v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanistic Modeling of the Thermal Cracking of Tetralin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (11), pp.4152-4165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie000276f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical lumping of mechanisms generated by computer. Application to the modelling of normal butane oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.1472-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jcp/1996931472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12495,3223 +12612,3223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing AI modeling for prediction of safety parameters for combustion of hydrogen/syngas/natural gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.GT2024-129044, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2024-129044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico enzymatic production of metal-chelating peptides from pea proteins and simulation of their separation in IMAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bioactive Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Niagara Falls, ON, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11the European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimization of low-pressure carburizing furnaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation en temps réel de la spéciation du soufre et de son partage entre les phases aqueuse et hydrocarbonée pendant des expériences de réduction thermochimique des sulfates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Burkle-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 23rd International Conference on Process Control (PC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344430v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation en temps réel de la spéciation du soufre et de son partage entre les phases aqueuse et hydrocarbonée pendant des expériences de réduction thermochimique des sulfates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic optimization of low-pressure carburizing furnaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barré</w:t>
+                <w:t xml:space="preserve">Fatima Matamoros Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abderrazak Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 23rd International Conference on Process Control (PC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strbske Pleso, France. pp.72-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PC52310.2021.9447496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435421v1</w:t>
+                <w:t xml:space="preserve">hal-03344430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of the aeraulic in a wood-burning appliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracer8, 8th international Conference on Tracers and Tracing Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Đà Nẵng, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chemical schemes for atmospheric modelling : update of the methanol chemistry and reduced scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC DPS Joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Flammability Limits of Gas Mixtures Containing Inert Gases Under Variable Temperature and Pressure Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2017-64172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model for auto-ignition delays and its use for the prediction of premix combustion reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Séoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2016-57585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Gasification Modeling: From Reactions to Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prediction of Auto-Ignition Temperatures and Delays for Gas Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Authier</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10, ECAB3, EPIC5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-42011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232617v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Auto-Ignition Temperatures and Delays for Gas Turbine Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomass Gasification Modeling: From Reactions to Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montagne</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCE10, ECAB3, EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, European Federation of Chemical Engineering, Sep 2015, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238146v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen Chemistry in Hot Jupiters Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen in planetary systems: the early evolution of the atmospheres of terrestrial planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain. pp.67, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-5191-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial : Gas permeation : Module Design (M3Pro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29eme EMS Summer School on Membranes : Dense Polymeric Membrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-thermo-chemistry of hot Jupiters : application to HD 209458b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France. pp.439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation photochimique des atmosphères de la terre primitive et des exoplanètes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A new chemical model of the atmosphere of HD 209458b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du PNP. Septembre 2010 à Brest-Plouzané.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, rome, Italy. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998564v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemical model of the atmosphere of HD 209458b</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Modélisation photochimique des atmosphères de la terre primitive et des exoplanètes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, rome, Italy. pp.265</w:t>
+              <w:t xml:space="preserve">Colloque du PNP. Septembre 2010 à Brest-Plouzané.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594206v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Molière</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.Communication 806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376729v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.Communication 806</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413637v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Molière</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390700v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376724v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017460v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eine ungewöhnliche Anwendung der Reaktionstechnik: die Entwicklung einer Erdöl-Lagerstätte. Nutzung von intelligentem Lumping.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prediction of the Composition in a Petroleum Reservoir at Geological Timescales Using Detailed Reaction Mechanisms and Informed Lumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emil-Kirschbaum-Kolloquium - 3. Tag der Fakultät für Chemieingenieurwesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium of Chemical Reaction Engineering (ISCRE 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369858v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Composition in a Petroleum Reservoir at Geological Timescales Using Detailed Reaction Mechanisms and Informed Lumping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eine ungewöhnliche Anwendung der Reaktionstechnik: die Entwicklung einer Erdöl-Lagerstätte. Nutzung von intelligentem Lumping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Chemical Reaction Engineering (ISCRE 20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Emil-Kirschbaum-Kolloquium - 3. Tag der Fakultät für Chemieingenieurwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369869v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unusual application of chemical reaction engineering: the evolution of a crude oil reservoir. Of the use of intelligent lumping. (Communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of NO sensitization of IC engines surrogate fuels auto-ignition and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.Congress CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex chemical kinetic mechanism for the oxidation of gasoline surrogate fuels: n heptane, iso octane and toluene - Mechanism development and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.CD-ROM du congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15721,150 +15838,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico screening of metal-chelating peptides present in Tilapia scales protein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Metal-Binding Peptides: Methodologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15874,284 +15991,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of Low Pressure Carburizing Furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Latifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30TH EUROPEAN SYMPOSIUM ON COMPUTER AIDED PROCESS ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-366, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50061-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen Chemistry in Hot Jupiters Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Evolution of the Atmospheres of Terrestrial PlanetsAstrophysics and Space Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.67-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16161,147 +16278,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de l'injection d'air frais à l'échappement d'un moteur à combustion interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Union, Patent n° : brevet européen 11290197.0/2311. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16311,147 +16428,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16461,114 +16578,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cinétique de l'évolution thermique des pétroles dans les gisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001INPL002N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16715,51 +16832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05230313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01062-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Darido" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dhahak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff - Lorimier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.668867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/JMSR.2020.123897.1363" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Brouillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff-Lorimier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.04.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834861" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086480v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Baez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Reid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b03716" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Rakotoalimanana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;har" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.12.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.01.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554606v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scacchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Marquaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.04.020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Giordano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2017.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin A. Rakotoalimanana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3LWMWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lannuzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Marquaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QF1P0CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.129" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pfister" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Andres Ramirez Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafinarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169274v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502036j" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425311" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colino Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pires da Cruz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tomlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Hernandez-Baez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302009n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861582v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fusetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B352BZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219310" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.05.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ4VC2NF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rode" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.09.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKF8ZT2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blurock" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandmougin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.072" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.03.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV0FL1JB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennadji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coniglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20536" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTBK8G98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Baez Diana M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tohidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201372q" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajil Ouartassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.01.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQFMN18-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Behar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grice" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.01.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRKH6NQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482688v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schab" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496391003727882" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609849v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903190844" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100253z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Warner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oehlschlaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Q062VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vafaei-Alamdari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.08we140" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575467v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1DN8PZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168987v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Koros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801923w" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168988v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.04.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169717v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168989v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQHWPXKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350484v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baronnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Subramanian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701386065" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belmekki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20160" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lape" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6T25WXW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021753v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050381v" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0M8Q27N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baronnet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168768v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#233;vart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0108853" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MZN2DFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00173-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H41Z8THT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168752v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scacchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00108-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168770v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000276f" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DBG2KW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168794v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931472" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76034DD026E5F421BBFF3E280C893E9D1F25023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258193v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344430v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros Marin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PC52310.2021.9447496" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435421v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232617v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cluet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L205NS87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665040v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369863v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370835v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370855v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259012v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201570v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50061-6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169698v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787637v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangraefschepe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749794v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL002N" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101140" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05230313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01062-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.668867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Darido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dhahak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff - Lorimier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/JMSR.2020.123897.1363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Brouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.04.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff-Lorimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Baez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b03716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.01.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Marquaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Rakotoalimanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;har" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2017.05.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin A. Rakotoalimanana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3LWMWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lannuzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Marquaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QF1P0CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.129" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pfister" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Andres Ramirez Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafinarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502036j" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425311" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colino Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pires da Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tomlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Hernandez-Baez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302009n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fusetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B352BZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219310" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rode" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.09.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKF8ZT2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blurock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandmougin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.05.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ4VC2NF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.03.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV0FL1JB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennadji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coniglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20536" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTBK8G98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Baez Diana M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tohidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201372q" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajil Ouartassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.01.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQFMN18-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRKH6NQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schab" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496391003727882" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903190844" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100253z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609624v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Warner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oehlschlaeger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Q062VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Behar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grice" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vafaei-Alamdari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.08we140" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1DN8PZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168987v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Koros" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801923w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.04.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQHWPXKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350484v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baronnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195275v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Subramanian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701386065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belmekki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20160" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lape" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6T25WXW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050381v" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0M8Q27N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baronnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#233;vart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0108853" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MZN2DFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00173-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H41Z8THT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scacchi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00108-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000276f" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DBG2KW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931472" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76034DD026E5F421BBFF3E280C893E9D1F25023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435421v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros Marin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PC52310.2021.9447496" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cluet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L205NS87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665040v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369858v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369863v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201570v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50061-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787637v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangraefschepe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL002N" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>