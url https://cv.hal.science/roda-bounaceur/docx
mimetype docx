--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -8961,307 +8961,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the autoignition of a-methylnaphthalene/air and a methylnaphthalene/n-decane/air mixtures at elevated pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Oehlschlaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157, pp. 1976-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169466v1</w:t>
+                <w:t xml:space="preserve">hal-00609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the autoignition of a-methylnaphthalene/air and a methylnaphthalene/n-decane/air mixtures at elevated pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Biet</w:t>
+                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.007⟩</w:t>
+              <w:t xml:space="preserve">SAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00609624v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into secondary gas generation from oil thermal cracking. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A free-radical mechanism</w:t>
               </w:r>
@@ -9642,278 +9642,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00575467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+                <w:t xml:space="preserve">CO2/N2 Reverse Selective Gas Separation Membranes: Technological Opportunities and Scientific Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piperel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William J. Koros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.3700-3701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie801923w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369808v1</w:t>
+                <w:t xml:space="preserve">hal-01168987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2/N2 Reverse Selective Gas Separation Membranes: Technological Opportunities and Scientific Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+                <w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piperel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (7), pp.3700-3701. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.2851-2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie801923w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168987v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid process combining oxygen enriched air combustion and membrane separation for post-combustion carbon dioxide capture</w:t>
               </w:r>
@@ -10266,51 +10266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10612,51 +10612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical impact of CO and H2 addition on the auto-ignition delay of homogeneous n-heptane/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12487,51 +12487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13304,51 +13304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15604,51 +15604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of NO sensitization of IC engines surrogate fuels auto-ignition and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15699,51 +15699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex chemical kinetic mechanism for the oxidation of gasoline surrogate fuels: n heptane, iso octane and toluene - Mechanism development and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16305,51 +16305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de l'injection d'air frais à l'échappement d'un moteur à combustion interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vangraefschepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16832,51 +16832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101140" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05230313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01062-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.668867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Darido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dhahak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff - Lorimier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/JMSR.2020.123897.1363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Brouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.04.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff-Lorimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Baez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b03716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.01.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Marquaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Rakotoalimanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;har" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2017.05.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin A. Rakotoalimanana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3LWMWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lannuzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Marquaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QF1P0CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.129" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pfister" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Andres Ramirez Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafinarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502036j" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425311" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colino Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pires da Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tomlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Hernandez-Baez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302009n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fusetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B352BZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219310" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rode" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.09.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKF8ZT2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blurock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandmougin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.05.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ4VC2NF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.03.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV0FL1JB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennadji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coniglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20536" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTBK8G98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Baez Diana M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tohidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201372q" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajil Ouartassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.01.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQFMN18-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRKH6NQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schab" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496391003727882" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903190844" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100253z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609624v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Warner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oehlschlaeger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Q062VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Behar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grice" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vafaei-Alamdari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.08we140" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1DN8PZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168987v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Koros" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801923w" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.04.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQHWPXKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350484v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baronnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195275v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Subramanian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701386065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belmekki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20160" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lape" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6T25WXW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050381v" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0M8Q27N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baronnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#233;vart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0108853" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MZN2DFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00173-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H41Z8THT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scacchi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00108-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000276f" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DBG2KW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931472" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76034DD026E5F421BBFF3E280C893E9D1F25023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435421v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros Marin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PC52310.2021.9447496" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cluet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L205NS87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665040v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369858v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369863v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201570v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50061-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787637v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangraefschepe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL002N" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101140" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05230313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01062-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.668867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Darido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dhahak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff - Lorimier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/JMSR.2020.123897.1363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Brouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.04.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff-Lorimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Baez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b03716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.01.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Marquaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Rakotoalimanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;har" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2017.05.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin A. Rakotoalimanana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3LWMWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lannuzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Marquaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QF1P0CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.129" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pfister" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Andres Ramirez Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafinarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502036j" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425311" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colino Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pires da Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tomlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Hernandez-Baez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302009n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fusetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B352BZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219310" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rode" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.09.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKF8ZT2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blurock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandmougin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.05.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ4VC2NF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.03.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV0FL1JB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennadji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coniglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20536" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTBK8G98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Baez Diana M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tohidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201372q" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajil Ouartassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.01.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQFMN18-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRKH6NQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schab" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496391003727882" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903190844" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100253z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Warner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oehlschlaeger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Q062VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Behar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grice" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vafaei-Alamdari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.08we140" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1DN8PZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Koros" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801923w" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.04.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQHWPXKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350484v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baronnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195275v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Subramanian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701386065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belmekki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20160" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lape" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6T25WXW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050381v" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0M8Q27N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baronnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#233;vart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0108853" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MZN2DFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00173-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H41Z8THT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scacchi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00108-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000276f" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DBG2KW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931472" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76034DD026E5F421BBFF3E280C893E9D1F25023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435421v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros Marin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PC52310.2021.9447496" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cluet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L205NS87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665040v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369858v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369863v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201570v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50061-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787637v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangraefschepe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL002N" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>