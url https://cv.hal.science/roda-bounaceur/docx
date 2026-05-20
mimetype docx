--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate prediction of ideal gas heat capacity C(T) using machine learning: data augmentation and ensemble learning for robust thermodynamic modeling</w:t>
+                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101140⟩</w:t>
+              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561662v1</w:t>
+                <w:t xml:space="preserve">hal-05490379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Accurate prediction of ideal gas heat capacity C(T) using machine learning: data augmentation and ensemble learning for robust thermodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+                <w:t xml:space="preserve">Francisco Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 51, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.101140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490379v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -487,77 +487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -738,90 +738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-powered prediction of critical properties and boiling points: a hybrid ensemble learning and QSPR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (132), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Artificial Intelligence Model to Predict Combustion Properties, With a Focus on Auto-Ignition Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,90 +1525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismahane Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1649,455 +1649,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Processes for Direct Carbon Dioxide Capture From Air: Possibilities and Limitations</w:t>
+                <w:t xml:space="preserve">Emissions from a Domestic Wood Heating Appliance: Experimental Measurements and Numerical Study Using an Equivalent Reactor Network (ERN) Approach Coupled with a Detailed Chemical Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Castel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Joseph Darido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Dreff - Lorimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontrand Leyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fceng.2021.668867⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.18680 - 18698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239378v1</w:t>
+                <w:t xml:space="preserve">hal-03436803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Detailed Kinetic Model for the Oxidation of n -Butane in the Liquid Phase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane Processes for Direct Carbon Dioxide Capture From Air: Possibilities and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c02988⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fceng.2021.668867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324875v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions from a Domestic Wood Heating Appliance: Experimental Measurements and Numerical Study Using an Equivalent Reactor Network (ERN) Approach Coupled with a Detailed Chemical Mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Detailed Kinetic Model for the Oxidation of n -Butane in the Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Dhahak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">M. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Dreff - Lorimier</w:t>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontrand Leyssens</w:t>
+                <w:t xml:space="preserve">E. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.18680 - 18698. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (25), pp.6955-6967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c02988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436803v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Membrane Gas Separation Processes: State of The Art and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,64 +2533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a detailed kinetic model for the combustion of biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Dhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Dreff-Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced chemical scheme for modelling warm to hot hydrogen-dominated atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Tohidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.2045-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mirgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,51 +3182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of 1-methylnaphthalene pyrolysis at high pressure (100 bar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,51 +3455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal cracking of 1-n-butyldecalin at high pressure (100 bar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin Rakotoalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,64 +3602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.449-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,2378 +3687,2390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of n-butylcyclohexane at high pressure (100bar) - Part 1: experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data supporting the validation of a simulation model for multi-component gas separation in polymeric membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.11.009⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Data in Brief, 9, pp.776-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238141v1</w:t>
+                <w:t xml:space="preserve">hal-01412805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure (100Pa–100Mpa) on the pyrolysis of an alkane at moderate temperature (603K–723K): Experiments and kinetic modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal cracking of n-butylcyclohexane at high pressure (100bar) - Part 1: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin A. Rakotoalimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 122, pp.442 - 451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.022⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 117, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412810v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of n-butylcyclohexane at high pressure (100bar)—Part 2: Mechanistic modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of pressure (100Pa–100Mpa) on the pyrolysis of an alkane at moderate temperature (603K–723K): Experiments and kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.‐m. Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120, pp.174-185. </w:t>
+              <w:t xml:space="preserve">, 2016, 122, pp.442 - 451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01331132v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of auto-ignition temperatures and delays for gas turbine applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermal cracking of n-butylcyclohexane at high pressure (100bar)—Part 2: Mechanistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin A. Rakotoalimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4031264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241520v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of inlet temperature and humidity on energy penalty for CO2 post-combustion capture: Rigorous analysis and simulation of a single stage gas permeation process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prediction of auto-ignition temperatures and delays for gas turbine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.517 - 525. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.021505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4031264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412813v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous variable permeability modelling and process simulation for the design of polymeric membrane gas separation units: MEMSIC simulation tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interplay of inlet temperature and humidity on energy penalty for CO2 post-combustion capture: Rigorous analysis and simulation of a single stage gas permeation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.09.011⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.517 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.09.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412812v1</w:t>
+                <w:t xml:space="preserve">hal-01412813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Rigorous variable permeability modelling and process simulation for the design of polymeric membrane gas separation units: MEMSIC simulation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Andres Ramirez Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 523, pp.77 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309238v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of n- octane at very low concentration and low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Razafinarivo</w:t>
+                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930918v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data supporting the validation of a simulation model for multi-component gas separation in polymeric membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pyrolysis of n- octane at very low concentration and low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Razafinarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Data in Brief, 9, pp.776-780. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412805v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Laminar Burning Velocities above Atmospheric Pressure Using the Heat Flux Method—Application to the Case of n-Pentane</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of char gasification by accounting for the evolution of the reactive surface area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+                <w:t xml:space="preserve">André Zoulalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Gall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.398-404. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.280-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef502036j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169274v1</w:t>
+                <w:t xml:space="preserve">hal-01196324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of Laminar Burning Velocities above Atmospheric Pressure Using the Heat Flux Method—Application to the Case of n-Pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35, pp.349 - 356. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.398-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef502036j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099843v1</w:t>
+                <w:t xml:space="preserve">hal-01169274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chemical scheme for studying carbon-rich exoplanet atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Venot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Hébrard</w:t>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agúndez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leen Decin</w:t>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425311⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.349 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169272v1</w:t>
+                <w:t xml:space="preserve">hal-01099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New chemical scheme for studying carbon-rich exoplanet atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chabanon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Castel</w:t>
+                <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rode</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leen Decin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 577, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921443v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of burning velocities for alkyl aromatic components relevant to diesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.341 - 348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+                <w:t xml:space="preserve">Sabine Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Frottier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">D. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.7 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178238v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of the combustion of tetrahydrofuran</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Verdicchio</w:t>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Monge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Colino Martin</w:t>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169277v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of char gasification by accounting for the evolution of the reactive surface area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental and modeling study of the combustion of tetrahydrofuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Zoulalian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marco Verdicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Colino Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.07.035⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (5), pp.1899-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196324v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity of gasolines with addition of ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.162-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6067,1108 +6079,1108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paper No. GT2014-25070, pp. V03AT03A001; 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining predictive uncertainties and global sensitivities for large parameter systems: A case study for n-butane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Tomlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01051996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 2. Migration and Separation Gas Chromatography Modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Wörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef302009n⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169279v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modeling of the thermal cracking of methylcyclohexane near atmospheric pressure, from 523 to 1273 K: Identification of aromatization pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 2. Migration and Separation Gas Chromatography Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M. Hernandez-Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Tohidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Fusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.012⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.2336-2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef302009n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00861582v1</w:t>
+                <w:t xml:space="preserve">hal-01169279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of abatement of low concentration of dibenzofuran by oxidation - Effects of co-reactants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanistic modeling of the thermal cracking of methylcyclohexane near atmospheric pressure, from 523 to 1273 K: Identification of aromatization pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Wörner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Burkle-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fusetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.240-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808524v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical model for the atmosphere of hot Jupiters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 546, id.A43, 19 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201219310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the intensification potential of membrane contactors for gas absorption in a chemical solvent: A generic one-dimensional methodology and its application to CO2 absorption in monoethanolamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 389, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2011.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JTHERGAS: Thermodynamic estimation from 2D graphical representations of molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blurock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Grandmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,2903 +7189,2903 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 ((1)), pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2012.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane contactors for intensified post combustion carbon dioxide capture by gas–liquid absorption in MEA: A parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (12), pp.2325-2337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward Blurock</w:t>
+                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.3875-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602695v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of n- and iso-alkanes in oils. Part 1: Pyrolysis model for a mixture of 78 alkanes (C1-C32) including 13,206 free radical reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
+                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blurock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Marquaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.03.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00606713v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Small Unsaturated Methyl and Ethyl Esters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Billaud</w:t>
+                <w:t xml:space="preserve">Thermal evolution of n- and iso-alkanes in oils. Part 1: Pyrolysis model for a mixture of 78 alkanes (C1-C32) including 13,206 free radical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fusetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.20536⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 ((5)), pp. 439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576365v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 1: Low-Conversion Thermal Cracking Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chapoy</w:t>
+                <w:t xml:space="preserve">Oxidation of Small Unsaturated Methyl and Ethyl Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bennadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef201372q⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 ((4)), pp. 204-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656415v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling intra-particle phenomena of biomass pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+                <w:t xml:space="preserve">Establishing the Maximum Carbon Number for Reliable Quantitative Gas Chromatographic Analysis of Heavy Ends Hydrocarbons. Part 1: Low-Conversion Thermal Cracking Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernandez-Baez Diana M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tohidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bajil Ouartassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Zoulalian</w:t>
+                <w:t xml:space="preserve">A. Reid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 89 (10A), pp.2136-2146. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef201372q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778155v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling intra-particle phenomena of biomass pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bajil Ouartassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Zoulalian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (9), pp.3875-3884. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10A), pp.2136-2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776646v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended mechanism including high pressure conditions (700 bar) for toluene pyrolysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New insights into secondary gas generation from oil thermal cracking. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A free-radical mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.146-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468341v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00456092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDI Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extended mechanism including high pressure conditions (700 bar) for toluene pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Grevillot</w:t>
+                <w:t xml:space="preserve">Gérard Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87, pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482688v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDI Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Molière</w:t>
+                <w:t xml:space="preserve">M.-A. Théoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00540772v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDl Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Grévillot</w:t>
+                <w:t xml:space="preserve">M. Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609849v1</w:t>
+                <w:t xml:space="preserve">hal-00540772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and kinetic impact of CO, CO2 and H2O on the postoxidation of IC-engine exhaust gases</w:t>
+                <w:t xml:space="preserve">Modelling of Weak Acid Conversion in an EDl Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Frédéric Schab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Théoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Grévillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200903190844⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496391003727882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799039v1</w:t>
+                <w:t xml:space="preserve">hal-00609849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the Kinetic Influence of Toluene on n-Alkane Pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.M. Marquaire</w:t>
+                <w:t xml:space="preserve">Thermal and kinetic impact of CO, CO2 and H2O on the postoxidation of IC-engine exhaust gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pires da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (1), pp.39-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200903190844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef100253z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517653v1</w:t>
+                <w:t xml:space="preserve">hal-00799039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the autoignition of a-methylnaphthalene/air and a methylnaphthalene/n-decane/air mixtures at elevated pressures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.A. Oehlschlaeger</w:t>
+                <w:t xml:space="preserve">Reassessment of the Kinetic Influence of Toluene on n-Alkane Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.007⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.3817-3830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef100253z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00609624v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into secondary gas generation from oil thermal cracking. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A free-radical mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Fusetti</w:t>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the autoignition of a-methylnaphthalene/air and a methylnaphthalene/n-decane/air mixtures at elevated pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Oehlschlaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Behar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Grice</w:t>
+                <w:t xml:space="preserve">J. Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157, pp. 1976-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00456092v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmental Modeling of a Structured Heat Exchanger Reactor: Conversion and Temperature Profiles Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vafaei-Alamdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chopard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of chemical engineering of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (Supplément 1), pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1252/jcej.08we140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into secondary gas generation from the thermal cracking of oil: Methylated monoaromatics. A kinetic approach using 1,2,4-trimethylbenzene. Part I: A mechanistic kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2010 (41), pp.146-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00575467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2/N2 Reverse Selective Gas Separation Membranes: Technological Opportunities and Scientific Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piperel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie801923w⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.2851-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168987v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CO2/N2 Reverse Selective Gas Separation Membranes: Technological Opportunities and Scientific Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Koros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (7), pp.3700-3701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie801923w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369808v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid process combining oxygen enriched air combustion and membrane separation for post-combustion carbon dioxide capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68 (1), pp.30-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2009.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10088,333 +10100,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogas, membranes and carbon dioxide capture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling of autoignition and NO sensitization for the oxidation of IC engine surrogate fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.505-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.12.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01168989v1</w:t>
+                <w:t xml:space="preserve">hal-00369907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of autoignition and NO sensitization for the oxidation of IC engine surrogate fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biogas, membranes and carbon dioxide capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156, pp.505-521. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (1-2), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369907v1</w:t>
+                <w:t xml:space="preserve">hal-01168989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the position of the double bond on the autoignition of linear alkenes at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,331 +10448,331 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32, pp.387-394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures of Optimisation of Postcombustion Reactions Leading to Abatement of Dioxin Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organohalogen Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70, pp.1764-1767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical impact of CO and H2 addition on the auto-ignition delay of homogeneous n-heptane/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179 (9), pp.1937-1962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102200701386065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,1841 +10780,1841 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of xylenes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.284-302. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.20160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020604v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane processes for post-combustion carbon dioxide capture: A parametric study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of xylenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lape</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Favre</w:t>
+                <w:t xml:space="preserve">Najib Belmekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2005.10.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.284-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282688v1</w:t>
+                <w:t xml:space="preserve">hal-00020604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane processes for post-combustion carbon dioxide capture: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.2556-2570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2005.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139755v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modeling of the role of hydronaphthalenics on the thermal stability of hydrocarbons under laboratory and geological conditions.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142, pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie050381v⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00021753v1</w:t>
+                <w:t xml:space="preserve">hal-00021363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Experimental study and modeling of the role of hydronaphthalenics on the thermal stability of hydrocarbons under laboratory and geological conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (37), pp.25-49. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.8972-8987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.20047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie050381v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200072v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Isabelle da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
+              <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (37), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021363v1</w:t>
+                <w:t xml:space="preserve">hal-00200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling investigation of the thermal decomposition of n-dodecane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 71 (2), pp.865-881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETAILED MECHANISM OF DIBENZOFURAN OXIDATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Baronnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organohalogen Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63, pp.377-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting Effect of Tetralin on the Pyrolytic Decomposition of Hexadecane. Comparison with Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (19), pp.4689-4701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie0108853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of hydrocarbons pyrolysis at low temperature. Automatic generation of free radicals mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 64 (1), pp.103-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(01)00173-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up to what temperature is petroleum stable? New insights from a 5200 free radical reactions model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dessort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (12), pp.1487-1499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Modeling of the Thermal Cracking of Tetralin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (11), pp.4152-4165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie000276f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical lumping of mechanisms generated by computer. Application to the modelling of normal butane oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, pp.1472-1491. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1996931472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12612,65 +12624,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing AI modeling for prediction of safety parameters for combustion of hydrogen/syngas/natural gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12678,888 +12690,888 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.GT2024-129044, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2024-129044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico enzymatic production of metal-chelating peptides from pea proteins and simulation of their separation in IMAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Irankunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bioactive Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Niagara Falls, ON, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11the European Combustion Meeting (ECM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation en temps réel de la spéciation du soufre et de son partage entre les phases aqueuse et hydrocarbonée pendant des expériences de réduction thermochimique des sulfates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic optimization of low-pressure carburizing furnaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fatima Matamoros Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 23rd International Conference on Process Control (PC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Strbske Pleso, France. pp.72-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PC52310.2021.9447496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435421v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimization of low-pressure carburizing furnaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observation en temps réel de la spéciation du soufre et de son partage entre les phases aqueuse et hydrocarbonée pendant des expériences de réduction thermochimique des sulfates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Burkle-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 23rd International Conference on Process Control (PC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344430v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of the aeraulic in a wood-burning appliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracer8, 8th international Conference on Tracers and Tracing Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Đà Nẵng, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chemical schemes for atmospheric modelling : update of the methanol chemistry and reduced scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tremblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC DPS Joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Flammability Limits of Gas Mixtures Containing Inert Gases Under Variable Temperature and Pressure Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13567,2421 +13579,2421 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model for auto-ignition delays and its use for the prediction of premix combustion reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Séoul, South Korea. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2016-57585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Auto-Ignition Temperatures and Delays for Gas Turbine Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biomass Gasification Modeling: From Reactions to Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montagne</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE10, ECAB3, EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, European Federation of Chemical Engineering, Sep 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2015-42011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01238146v1</w:t>
+                <w:t xml:space="preserve">hal-01232617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Gasification Modeling: From Reactions to Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prediction of Auto-Ignition Temperatures and Delays for Gas Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Authier</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10, ECAB3, EPIC5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2015-42011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232617v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen Chemistry in Hot Jupiters Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen in planetary systems: the early evolution of the atmospheres of terrestrial planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain. pp.67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-5191-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial : Gas permeation : Module Design (M3Pro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29eme EMS Summer School on Membranes : Dense Polymeric Membrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-thermo-chemistry of hot Jupiters : application to HD 209458b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France. pp.439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemical model of the atmosphere of HD 209458b</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modélisation photochimique des atmosphères de la terre primitive et des exoplanètes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, rome, Italy. pp.265</w:t>
+              <w:t xml:space="preserve">Colloque du PNP. Septembre 2010 à Brest-Plouzané.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594206v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation photochimique des atmosphères de la terre primitive et des exoplanètes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new chemical model of the atmosphere of HD 209458b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du PNP. Septembre 2010 à Brest-Plouzané.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, rome, Italy. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998564v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.Communication 806</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413637v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reaction Mechanisms in Petroleum: From Experimentation to Upgrading and Geological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Molière</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.Communication 806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390700v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376724v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017460v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376729v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the Composition in a Petroleum Reservoir at Geological Timescales Using Detailed Reaction Mechanisms and Informed Lumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Chemical Reaction Engineering (ISCRE 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eine ungewöhnliche Anwendung der Reaktionstechnik: die Entwicklung einer Erdöl-Lagerstätte. Nutzung von intelligentem Lumping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emil-Kirschbaum-Kolloquium - 3. Tag der Fakultät für Chemieingenieurwesen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unusual application of chemical reaction engineering: the evolution of a crude oil reservoir. Of the use of intelligent lumping. (Communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of NO sensitization of IC engines surrogate fuels auto-ignition and combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">A complex chemical kinetic mechanism for the oxidation of gasoline surrogate fuels: n heptane, iso octane and toluene - Mechanism development and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.Congress CD ROM</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.CD-ROM du congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370835v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex chemical kinetic mechanism for the oxidation of gasoline surrogate fuels: n heptane, iso octane and toluene - Mechanism development and validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Modeling of NO sensitization of IC engines surrogate fuels auto-ignition and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Anderlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.CD-ROM du congrès</w:t>
+              <w:t xml:space="preserve">21st International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.Congress CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370855v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico screening of metal-chelating peptides present in Tilapia scales protein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Andrés Camaño Echavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Metal-Binding Peptides: Methodologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15991,284 +16003,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of Low Pressure Carburizing Furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Latifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30TH EUROPEAN SYMPOSIUM ON COMPUTER AIDED PROCESS ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-366, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nitrogen Chemistry in Hot Jupiters Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Evolution of the Atmospheres of Terrestrial PlanetsAstrophysics and Space Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.67-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16278,147 +16290,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de l'injection d'air frais à l'échappement d'un moteur à combustion interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Anderlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vangraefschepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Union, Patent n° : brevet européen 11290197.0/2311. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16428,147 +16440,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16578,114 +16590,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cinétique de l'évolution thermique des pétroles dans les gisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2001INPL002N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId468"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16832,51 +16844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101140" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05230313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01062-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.668867" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Darido" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dhahak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff - Lorimier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/JMSR.2020.123897.1363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Brouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.04.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff-Lorimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Baez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b03716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.01.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Marquaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Rakotoalimanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;har" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2017.05.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238141v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin A. Rakotoalimanana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3LWMWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lannuzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Marquaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.05.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QF1P0CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.129" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pfister" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Andres Ramirez Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafinarivo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502036j" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425311" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colino Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pires da Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tomlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Hernandez-Baez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302009n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fusetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B352BZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219310" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rode" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.09.042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKF8ZT2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blurock" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandmougin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.05.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ4VC2NF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606713v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.03.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV0FL1JB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576365v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennadji" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coniglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20536" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTBK8G98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Baez Diana M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tohidi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201372q" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajil Ouartassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.01.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQFMN18-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRKH6NQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schab" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496391003727882" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schab" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903190844" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100253z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Warner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oehlschlaeger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Q062VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Behar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grice" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vafaei-Alamdari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.08we140" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1DN8PZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168987v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Koros" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801923w" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.04.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169717v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQHWPXKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369907v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350484v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baronnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195275v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Subramanian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701386065" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belmekki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20160" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lape" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6T25WXW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050381v" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0M8Q27N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baronnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168768v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#233;vart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0108853" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MZN2DFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00173-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H41Z8THT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scacchi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00108-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168770v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000276f" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DBG2KW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931472" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76034DD026E5F421BBFF3E280C893E9D1F25023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258193v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435421v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros Marin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PC52310.2021.9447496" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014886v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cluet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L205NS87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665040v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594206v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413637v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369858v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369863v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201570v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50061-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787637v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangraefschepe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749794v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL002N" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101140" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05230313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-025-01062-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Darido" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dhahak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff - Lorimier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontrand Leyssens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.668867" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/JMSR.2020.123897.1363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00677-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Brouillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936697" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.04.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff-Lorimier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834861" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez-Baez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Reid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Tohidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b03716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirgaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.01.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03554606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scacchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Marquaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.04.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Rakotoalimanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;har" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.12.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2017.05.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin A. Rakotoalimanana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3LWMWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lannuzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Marquaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QF1P0CF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.129" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pfister" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Andres Ramirez Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razafinarivo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.07.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502036j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Decin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425311" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDFJSKT8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Verdicchio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Monge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colino Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pires da Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tomlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf W&#246;rner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.12.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJCH474T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Hernandez-Baez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef302009n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fusetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.02.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B352BZ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764601v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219310" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rode" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.09.042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKF8ZT2G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blurock" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Grandmougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.072" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.05.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ4VC2NF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606713v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fusetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.03.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV0FL1JB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennadji" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coniglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Billaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20536" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTBK8G98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez-Baez Diana M." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tohidi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201372q" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bajil Ouartassi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.01.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQFMN18-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Behar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grice" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scacchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2010.01.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRKH6NQT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muhr" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496391003727882" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schab" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Th&#233;oleyre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gr&#233;villot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903190844" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100253z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Warner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oehlschlaeger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7Q062VT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vafaei-Alamdari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Leclerc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tochon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1252/jcej.08we140" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB1DN8PZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168987v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Koros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801923w" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2009.04.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169717v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369907v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQHWPXKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350484v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baronnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195275v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Subramanian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701386065" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020604v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belmekki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20160" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282688v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lape" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.038" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6T25WXW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021753v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050381v" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0M8Q27N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168746v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baronnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168768v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Br&#233;vart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0108853" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MZN2DFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168760v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00173-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H41Z8THT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168752v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Scacchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dessort" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00108-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168770v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie000276f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DBG2KW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168794v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931472" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A76034DD026E5F421BBFF3E280C893E9D1F25023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258193v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Irankunda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Andr&#233;s Cama&#241;o Echavarr&#237;a" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344430v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros Marin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Monnier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PC52310.2021.9447496" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435421v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014886v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dobrijevic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232617v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cluet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fran&#231;ois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843429v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_6" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L205NS87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665040v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594206v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413637v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369869v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369858v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369863v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370835v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259012v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201570v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Matamoros" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50061-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169698v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787637v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vangraefschepe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749794v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL002N" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>