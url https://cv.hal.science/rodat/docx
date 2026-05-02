--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -615,304 +615,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of biomass thermochemical gasification: Toward solar hybridized processes for continuous and controllable fuel production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of in-situ oxygen extraction from lunar regolith with focus on solar thermal and laser vacuum pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Curcio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nxener.2025.100277⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.242-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026384v1</w:t>
+                <w:t xml:space="preserve">hal-05061241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of a solar-based iron producing plant using hydrogen as reductant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modeling, control, and upscaling of solar-hybridized biomass gasification for continuous and stabilized syngas fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jaffré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 320, pp.122429. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.3109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr13103109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221499v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic control of a 10 MW solar-autothermal hybrid biomass gasifier for round-the-clock processing with stable syngas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -953,711 +979,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of in-situ oxygen extraction from lunar regolith with focus on solar thermal and laser vacuum pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of a solar-based iron producing plant using hydrogen as reductant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234, pp.242-259. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320, pp.122429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061241v1</w:t>
+                <w:t xml:space="preserve">hal-05221499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling, control, and upscaling of solar-hybridized biomass gasification for continuous and stabilized syngas fuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A review of biomass thermochemical gasification: Toward solar hybridized processes for continuous and controllable fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), pp.3109. </w:t>
+              <w:t xml:space="preserve">Next Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr13103109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nxener.2025.100277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289802v1</w:t>
+                <w:t xml:space="preserve">hal-05026384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar methane pyrolysis in a liquid metal bubble column reactor: Effect of medium type and gas injection configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’énergie solaire concentrée au service d’un rite funéraire décarboné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Msheik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+                <w:t xml:space="preserve">Pascaline Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Moncoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Ficquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Résonance funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698837v1</w:t>
+                <w:t xml:space="preserve">hal-04788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-aided direct reduction of iron ore with hydrogen targeting carbon-free steel metallurgy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar methane pyrolysis in a liquid metal bubble column reactor: Effect of medium type and gas injection configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.121297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183, pp.106756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696411v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Concentrated Solar Power Plants Installed Worldwide: Past and Present Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar-aided direct reduction of iron ore with hydrogen targeting carbon-free steel metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Thonig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol6010018⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.121297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.121297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632050v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énergie solaire concentrée au service d’un rite funéraire décarboné ?</w:t>
+                <w:t xml:space="preserve">Status of Concentrated Solar Power Plants Installed Worldwide: Past and Present Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Ficquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Julier-Costes</w:t>
+                <w:t xml:space="preserve">Richard Thonig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonance funéraire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.365 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol6010018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788093v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Molten Tin Methane Pyrolysis Performance for Hydrogen and Carbon Production in a Hybrid Solar/Electric Bubbling Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1717,77 +1717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of a solar-autothermal hybridized gasifier: Model principle, experimental validation and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based predictive control of a solar hybrid thermochemical reactor for high-temperature steam gasification of biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Simulation of a Hybrid Solar/Electric Reactor for Hydrogen and Carbon Production from Methane Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,291 +2304,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of reactant feeding control strategies for the solar-autothermal hybrid gasification of woody biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+                <w:t xml:space="preserve">Experimental comparison of solar methane pyrolysis in gas-phase and molten-tin bubbling tubular reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 254, Part C, pp.124481. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.124943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.124481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.124943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697046v1</w:t>
+                <w:t xml:space="preserve">hal-03758764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of solar methane pyrolysis in gas-phase and molten-tin bubbling tubular reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Msheik</w:t>
+                <w:t xml:space="preserve">Design and validation of reactant feeding control strategies for the solar-autothermal hybrid gasification of woody biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.124943. </w:t>
+              <w:t xml:space="preserve">, 2022, 254, Part C, pp.124481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.124943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.124481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758764v1</w:t>
+                <w:t xml:space="preserve">hal-03697046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Field Output Temperature Optimization Using a MILP Algorithm and a 0D Model in the Case of a Hybrid Concentrated Solar Thermal Power Plant for SHIP Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kamerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,278 +2629,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Assessment of Solar-Driven Steam Gasification of Biomass for Large-Scale Hydrogen Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Woody Biomass Gasification in a Hybridized Solar Powered Reactor featuring Direct and Indirect Heating Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9030462⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171818v1</w:t>
+                <w:t xml:space="preserve">hal-03363697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Woody Biomass Gasification in a Hybridized Solar Powered Reactor featuring Direct and Indirect Heating Modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+                <w:t xml:space="preserve">Techno-Economic Assessment of Solar-Driven Steam Gasification of Biomass for Large-Scale Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9030462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363697v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane Cracking for Hydrogen Production: A Review of Catalytic and Molten Media Pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (5), pp.1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3058,694 +3058,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Solar Methane Reforming and Water‐Splitting via Lattice Oxygen Transfer in Iron and Cerium Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the path toward day and night continuous solar high temperature thermochemical processes: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1900415. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.110061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.201900415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573272v1</w:t>
+                <w:t xml:space="preserve">hal-02908185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the path toward day and night continuous solar high temperature thermochemical processes: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar-hybrid Thermochemical Gasification of Wood Particles and Solid Recovered Fuel in a Continuously-Fed Prototype Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.110061. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13195217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908185v1</w:t>
+                <w:t xml:space="preserve">hal-02960096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Purity and Clean Syngas and Hydrogen Production From Two-Step CH 4 Reforming and H 2 O Splitting Through Isothermal Ceria Redox Cycle Using Concentrated Sunlight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and CFD investigation of inert bed materials effects in a high-temperature conical cavity-type reactor for continuous solar-driven steam gasification of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.128. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.115970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925009v1</w:t>
+                <w:t xml:space="preserve">hal-02929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Windowless Dual Tube Solar Reactor for Continuous Volumetric Natural Gas Dissociation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar chemical looping reforming of methane combined with isothermal H2O/CO2 splitting using ceria oxygen carrier for syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.60-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925001v1</w:t>
+                <w:t xml:space="preserve">hal-02163394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion-assisted solar gasification of biomass particles in a high temperature conical jet spouted bed reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">High-Purity and Clean Syngas and Hydrogen Production From Two-Step CH 4 Reforming and H 2 O Splitting Through Isothermal Ceria Redox Cycle Using Concentrated Sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.170002. </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0028585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077780v1</w:t>
+                <w:t xml:space="preserve">hal-02925009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar chemical looping reforming of methane combined with isothermal H2O/CO2 splitting using ceria oxygen carrier for syngas production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">A Hybrid Windowless Dual Tube Solar Reactor for Continuous Volumetric Natural Gas Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, pp.60-72. </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163394v1</w:t>
+                <w:t xml:space="preserve">hal-02925001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and CFD investigation of inert bed materials effects in a high-temperature conical cavity-type reactor for continuous solar-driven steam gasification of biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Combustion-assisted solar gasification of biomass particles in a high temperature conical jet spouted bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,1343 +3757,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, pp.115970. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.170002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0028585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929996v1</w:t>
+                <w:t xml:space="preserve">hal-03077780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-hybrid Thermochemical Gasification of Wood Particles and Solid Recovered Fuel in a Continuously-Fed Prototype Reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Solar Biomass Gasification Combined With Iron Oxide Reduction for Syngas Production and Green Iron Metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13195217⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960096v1</w:t>
+                <w:t xml:space="preserve">hal-02566060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation and control of solar biomass gasification for hydrogen-rich syngas production during allothermal and hybrid solar/autothermal operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giberto Mitsuyoshi Yuki Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (48), pp.25827-25837. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Biomass Gasification Combined With Iron Oxide Reduction for Syngas Production and Green Iron Metallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bellouard</w:t>
+                <w:t xml:space="preserve">Stepwise Solar Methane Reforming and Water‐Splitting via Lattice Oxygen Transfer in Iron and Cerium Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1900415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.201900415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566060v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas production via solar-driven chemical looping methane reforming from redox cycling of ceria porous foam in a volumetric solar reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+                <w:t xml:space="preserve">The influences of major geometrical parameters on detailed radiative performance of a multi-tubular solar thermochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdollah Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Atashkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Mahmoudimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.072⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.113793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104375v1</w:t>
+                <w:t xml:space="preserve">hal-02567252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of biomass gasification in a novel high-temperature directly irradiated hybrid solar/combustion reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Design, simulation and experimental study of a directly-irradiated solar chemical reactor for hydrogen and syngas production from continuous solar-driven wood biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Perret</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5117685⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.19193-19205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346857v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a directly irradiated hybrid solar/combustion spouted bed reactor for continuous steam gasification of biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of biomass feedstock gasification in a high-temperature continuous solar gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116118⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.180006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310029v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of reactive gas-particle flow in a solar jet spouted bed reactor for continuous biomass gasification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Insights into the influence of biomass feedstock type, particle size and feeding rate on thermochemical performances of a continuous solar gasification reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118572⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310027v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influences of major geometrical parameters on detailed radiative performance of a multi-tubular solar thermochemical reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javad Mahmoudimehr</w:t>
+                <w:t xml:space="preserve">Simulation of biomass gasification in a novel high-temperature directly irradiated hybrid solar/combustion reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.180005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567252v1</w:t>
+                <w:t xml:space="preserve">hal-02346857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of biomass feedstock gasification in a high-temperature continuous solar gasifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of reactive gas-particle flow in a solar jet spouted bed reactor for continuous biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5117686⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.118572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346881v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, simulation and experimental study of a directly-irradiated solar chemical reactor for hydrogen and syngas production from continuous solar-driven wood biomass gasification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bellouard</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of a directly irradiated hybrid solar/combustion spouted bed reactor for continuous steam gasification of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44, pp.19193-19205. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.116118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104442v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the influence of biomass feedstock type, particle size and feeding rate on thermochemical performances of a continuous solar gasification reactor</w:t>
+                <w:t xml:space="preserve">Syngas production via solar-driven chemical looping methane reforming from redox cycling of ceria porous foam in a volumetric solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.360-370. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356, pp.756-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104386v1</w:t>
+                <w:t xml:space="preserve">hal-02104375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive performance assessment of a continuous solar-driven biomass gasifier</w:t>
               </w:r>
@@ -5196,90 +5196,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel high-temperature solar chemical reactor for syngas production from solar-driven thermochemical gasification of wood biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2033, pp.130012. </w:t>
@@ -5519,278 +5519,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of a Fresnel solar power plant prototype with thermocline thermal energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar chemical looping gasification of biomass with the ZnO/Zn redox system for syngas and zinc production in a continuously-fed solar reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.02.083⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.66-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567243v1</w:t>
+                <w:t xml:space="preserve">hal-02104463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar chemical looping gasification of biomass with the ZnO/Zn redox system for syngas and zinc production in a continuously-fed solar reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic simulation of a Fresnel solar power plant prototype with thermocline thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215, pp.66-79. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135, pp.483-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104463v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high temperature drop-tube and packed-bed solar reactor for continuous biomass gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Gasification in an Innovative Spouted-Bed Solar Reactor: Experimental Proof of Concept and Parametric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar thermochemical gasification of wood biomass for syngas production in a high-temperature continuously-fed tubular reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,1490 +6442,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Decarbonization in Indirect Heating Solar Reactors of 20 and 50 kW for a CO2-Free Production of Hydrogen and Carbon Black</w:t>
+                <w:t xml:space="preserve">Characterisation of carbon blacks produced by solar thermal dissociation of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Patrianakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Zygogianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004238⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.3084-3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567211v1</w:t>
+                <w:t xml:space="preserve">hal-02567206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of carbon blacks produced by solar thermal dissociation of methane</w:t>
+                <w:t xml:space="preserve">Co-production of hydrogen and carbon black from solar thermal methane splitting in a tubular reactor prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Zygogianni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (9), pp.3084-3091. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (4), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567206v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production of hydrogen and carbon black from solar thermal methane splitting in a tubular reactor prototype</w:t>
+                <w:t xml:space="preserve">Methane Decarbonization in Indirect Heating Solar Reactors of 20 and 50 kW for a CO2-Free Production of Hydrogen and Carbon Black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (4), pp.645-652. </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2010.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4004238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567199v2</w:t>
+                <w:t xml:space="preserve">hal-02567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Indirect Heating Tubular Reactors for Solar Methane Pyrolysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-X. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.2084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (5), pp.911 - 920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567140v1</w:t>
+                <w:t xml:space="preserve">hal-01887942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Evaluation of Indirect Heating Tubular Reactors for Solar Methane Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (5), pp.911 - 920. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887942v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot-scale solar reactor for the production of hydrogen and carbon black from methane splitting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer model and scale-up of an entrained-flow solar reactor for the thermal decomposition of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">G. Maag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steinfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (15), pp.7748-7758. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.057⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (24), pp.13232-13241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.08.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567190v1</w:t>
+                <w:t xml:space="preserve">hal-02567117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer model and scale-up of an entrained-flow solar reactor for the thermal decomposition of methane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Steinfeld</w:t>
+                <w:t xml:space="preserve">A pilot-scale solar reactor for the production of hydrogen and carbon black from methane splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (24), pp.13232-13241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.08.119⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (15), pp.7748-7758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567117v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of methane decomposition in a tubular solar reactor</w:t>
+                <w:t xml:space="preserve">High-Temperature Solar Methane Dissociation in a Multitubular Cavity-Type Reactor in the Temperature Range 1823−2073 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.09.008⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (5), pp.2666-2674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef900037v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567110v2</w:t>
+                <w:t xml:space="preserve">hal-02571379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Solar Methane Dissociation in a Multitubular Cavity-Type Reactor in the Temperature Range 1823−2073 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural gas pyrolysis in double-walled reactor tubes using thermal plasma or concentrated solar radiation as external heating source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Tescari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (5), pp.2666-2674. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef900037v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1003-9953(08)60077-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571379v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas pyrolysis in double-walled reactor tubes using thermal plasma or concentrated solar radiation as external heating source</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-X. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1003-9953(08)60077-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (5), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567076v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production from solar thermal dissociation of natural gas: development of a 10kW solar chemical reactor prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (9), pp.1599-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04714620v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from solar thermal dissociation of natural gas: development of a 10kW solar chemical reactor prototype</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of methane decomposition in a tubular solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (9), pp.1599-1610. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (1), pp.120-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567102v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7937,852 +7937,852 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First quantification of oxygen production by solar vacuum pyrolysis of lunar regolith</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">Waste Biomass Fast Pyrolysis in a Drop-Tube Reactor Using Concentrated Solar Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesvar Krish Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Resources Week 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Concentrating Solar Power, Thermal, and Chemical Energy Systems (SOLARPACES2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v3i.2359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235178v1</w:t>
+                <w:t xml:space="preserve">hal-05372233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">Conception d’une station spatiale de recyclage utilisant l’énergie solaire concentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dumestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse Task Force on ISRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363288v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Biomass Fast Pyrolysis in a Drop-Tube Reactor Using Concentrated Solar Power</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Concentrating Solar Power, Thermal, and Chemical Energy Systems (SOLARPACES2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR THERMOBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372233v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First quantification of oxygen production by solar vacuum pyrolysis of lunar regolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR THERMOBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Space Resources Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155525v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une station spatiale de recyclage utilisant l’énergie solaire concentrée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Durand</w:t>
+                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Toulouse Task Force on ISRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363004v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems Solar Fuels and Chemical Commodities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (NM), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788114v1</w:t>
+                <w:t xml:space="preserve">hal-04536179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Karout</w:t>
+                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Curcio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems Solar Fuels and Chemical Commodities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04536179v1</w:t>
+                <w:t xml:space="preserve">hal-04788114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid solar/electric reactor for gas or liquid media methane pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d’un réacteur de gazéification hybride solaire-autotherme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation MILP de la stratégie de contrôle des centrales à concentration solaire thermique hybrides pour la production de chaleur industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kamerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9140,51 +9140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolyse solaire du méthane dans l’étain fondu : évaluation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,51 +9235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of Solar Methane Pyrolysis in a Molten-Tin Bubble Column Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,51 +9343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Predictive Control of a Solar Reactor Dedicated to Syngas Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,1458 +9449,1458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Montanet</w:t>
+                <w:t xml:space="preserve">Autothermal Hybridization of a High-Temperature Solar Biomass Gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Lecat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369628v1</w:t>
+                <w:t xml:space="preserve">hal-03369623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Solar/Electric Reactor for Methane Pyrolysis in Gaseous or Liquid Phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature solar heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAMBEST2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chumphon, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369620v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of hybrid wood gasification in a high-temperature solar spouted bed reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+                <w:t xml:space="preserve">MILP Algorithm for outlet temperature optimization of a hybrid concentrated solar system for SHIP considering a 1D solar field and a dual phase thermocline storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kamerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME ES2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Solar World Conference (SWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2021.29.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368155v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MILP Algorithm for outlet temperature optimization of a hybrid concentrated solar system for SHIP considering a 1D solar field and a dual phase thermocline storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of hybrid wood gasification in a high-temperature solar spouted bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Solar World Conference (SWC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME ES2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713014v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autothermal Hybridization of a High-Temperature Solar Biomass Gasifier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de l’énergie solaire à concentration pour les procédés solaires de reformage/craquage /gazéification /métallurgie /décarbonatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">Webinaire ADEME –ANCRE –ANR «Innovations de rupture pour la décarbonation de l’industrie chimique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369623v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature solar heat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Hybrid Solar/Electric Reactor for Methane Pyrolysis in Gaseous or Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMBEST2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238227v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’énergie solaire à concentration pour les procédés solaires de reformage/craquage /gazéification /métallurgie /décarbonatation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Montanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ADEME –ANCRE –ANR «Innovations de rupture pour la décarbonation de l’industrie chimique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368209v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of process parameters influence on syngas yields and biomass gasification rates in a continuous particle-fed solar-irradiated gasifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">Dynamic analysis of continuous steam gasification of biomass in a hybrid solar gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SolarPACES2020 - Solar power and chemical energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Albuquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077636v1</w:t>
+                <w:t xml:space="preserve">hal-03239617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation, simulation and scale-up study of a solar hybrid reactor for continuous biomass steam gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giberto Mitsuyoshi Yuki Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2020 - 28th European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of continuous steam gasification of biomass in a hybrid solar gasifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Analysis of process parameters influence on syngas yields and biomass gasification rates in a continuous particle-fed solar-irradiated gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES2020 - Solar power and chemical energy systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Daegu, South Korea. pp.170005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0028586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239617v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARBURANTS SOLAIRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+                <w:t xml:space="preserve">Experimental investigation of bed material effects on continuous solar-driven steam gasification of biomass in a conical spouted-bed cavity reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNES 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573442v1</w:t>
+                <w:t xml:space="preserve">hal-02362154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gasification rate of biomass in a continuous particle-fed solar-irradiated gasifier,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion-assisted Solar Gasification of Biomass Particles in a High Temperature Conical Jet Spouted Bed Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Daegu, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0028585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362160v1</w:t>
+                <w:t xml:space="preserve">hal-02640840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of bed material effects on continuous solar-driven steam gasification of biomass in a conical spouted-bed cavity reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">CARBURANTS SOLAIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">JNES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362154v1</w:t>
+                <w:t xml:space="preserve">hal-02573442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion-assisted Solar Gasification of Biomass Particles in a High Temperature Conical Jet Spouted Bed Reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Analysis of the gasification rate of biomass in a continuous particle-fed solar-irradiated gasifier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640840v1</w:t>
+                <w:t xml:space="preserve">hal-02362160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of biomass feedstock gasification in a high-temperature continuous solar gasifier</w:t>
               </w:r>
@@ -10925,74 +10925,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Casablanca, France. pp.180006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5117686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310036v1</w:t>
@@ -11003,113 +11003,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of biomass gasification in a novel high-temperature directly irradiated hybrid solar/combustion reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Casablanca, France. pp.180005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5117685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310034v1</w:t>
@@ -11133,51 +11133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel High-Temperature Solar Chemical Reactor for Syngas Production from Solar-Driven Thermochemical Gasification of Wood Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,90 +11245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental study of a novel solar chemical reactor for hydrogen production from continuous solar-driven biomass gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11455,467 +11455,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN PRODUCTION FROM SOLAR-DRIVEN BIOMASS GASIFICATION IN A HIGH TEMPERATURE CONTINUOUSLY FED SOLAR REACTOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Biomass Gasification in presence of iron oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solarpaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">WasteEng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640180v1</w:t>
+                <w:t xml:space="preserve">hal-02640122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Biomass Gasification in presence of iron oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production from solar-driven biomass gasification in a high-temperature continuously-fed solar reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">WHEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640122v1</w:t>
+                <w:t xml:space="preserve">hal-02640210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from solar-driven biomass gasification in a high-temperature continuously-fed solar reactor</w:t>
+                <w:t xml:space="preserve">HYDROGEN PRODUCTION FROM SOLAR-DRIVEN BIOMASS GASIFICATION IN A HIGH TEMPERATURE CONTINUOUSLY FED SOLAR REACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Solarpaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640210v1</w:t>
+                <w:t xml:space="preserve">hal-02640180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Biomass Gasification in Presence of Metal Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12281,51 +12281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12376,51 +12376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12439,312 +12439,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Temperature Tubular Solar Receiver for Production of Hydrogen and Carbon Nanoparticles From Methane Cracking</w:t>
+                <w:t xml:space="preserve">Co-Production of Hydrogen and Carbon Black From Solar Thermal Methane Splitting in a Tubular Reactor Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UECTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797760v1</w:t>
+                <w:t xml:space="preserve">hal-02797441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Production of Hydrogen and Carbon Black From Solar Thermal Methane Splitting in a Tubular Reactor Prototype</w:t>
+                <w:t xml:space="preserve">Solar thermal dissociation of methane for hydrogen production in a 10 kW tubular reactor prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797441v1</w:t>
+                <w:t xml:space="preserve">hal-02797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar thermal dissociation of methane for hydrogen production in a 10 kW tubular reactor prototype</w:t>
+                <w:t xml:space="preserve">A High Temperature Tubular Solar Receiver for Production of Hydrogen and Carbon Nanoparticles From Methane Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">UECTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797515v1</w:t>
+                <w:t xml:space="preserve">hal-02797760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack, 8th European symposium on electrochemical engineering</w:t>
               </w:r>
@@ -12769,64 +12769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-X. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
@@ -12995,90 +12995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using solar concentrated energy for a recycling space plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dumestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13271,97 +13271,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287390v1</w:t>
+                <w:t xml:space="preserve">hal-04287357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
@@ -13379,97 +13379,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">29th SolarPACES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287357v1</w:t>
+                <w:t xml:space="preserve">hal-04287415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
@@ -13487,306 +13487,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th SolarPACES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287415v1</w:t>
+                <w:t xml:space="preserve">hal-04287390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based predictive control of a solar reactor dedicated to syngas production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
+              <w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04289730v1</w:t>
+                <w:t xml:space="preserve">hal-03844869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Montanet</w:t>
+                <w:t xml:space="preserve">Model-based predictive control of a solar reactor dedicated to syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t>
+              <w:t xml:space="preserve">SOLARPACES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844869v1</w:t>
+                <w:t xml:space="preserve">cea-04289730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des performances de la centrale solaire thermodynamique de Llo</w:t>
               </w:r>
@@ -13906,51 +13906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MILP algorithm for outlet temperature optimization of a hybrid concentrated solar system for SHIP considering a 1D solar field and a dual phase thermocline storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kamerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14474,51 +14474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ch63p4vys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2026.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Pienih&#228;kkinen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Sirous-Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Bashiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Karimkashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2025.100277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaffr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.05.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13103109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Msheik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106756" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121297" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thonig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6010018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189782v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8010018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124481" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124943" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kamerling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Boujjat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030462" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00128" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028585" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163394v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2019.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115970" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195217" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giberto Mitsuyoshi Yuki Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellouard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.072" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117685" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118572" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Riahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Atashkari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Mahmoudimehr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.02.083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b01839" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tantolin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pivert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mourchid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.159" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Patrianakos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zygogianni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567199v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.02.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2084" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/026E21B6F45222C3B3EA643DC9A5A10AF54AB39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.057" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maag" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.119" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXG6SHZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567110v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couli&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900037v" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tescari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-9953(08)60077-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQMV53L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714620v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.05.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v3i.2359" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baudoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumestier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368155v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.29.04" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369623v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028586" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eric Frayssines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640180v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Froment" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bolze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Vidigal Duarte Souza Vidigal Duarte Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640507v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788054v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02567029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ch63p4vys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2026.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Pienih&#228;kkinen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Sirous-Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Bashiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Karimkashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.05.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13103109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaffr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2025.100277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Msheik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thonig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6010018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189782v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8010018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kamerling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Boujjat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195217" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2019.05.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giberto Mitsuyoshi Yuki Junior" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Riahi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Atashkari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Mahmoudimehr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113793" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117685" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118572" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.02.083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b01839" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tantolin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pivert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mourchid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.159" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Patrianakos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zygogianni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567199v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.02.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004238" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/026E21B6F45222C3B3EA643DC9A5A10AF54AB39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinfeld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.119" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXG6SHZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900037v" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tescari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-9953(08)60077-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQMV53L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.05.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567110v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couli&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v3i.2359" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baudoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.29.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028586" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362154v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eric Frayssines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Froment" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bolze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Vidigal Duarte Souza Vidigal Duarte Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640507v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797515v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788054v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02567029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>