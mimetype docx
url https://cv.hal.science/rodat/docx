--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -615,612 +615,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of in-situ oxygen extraction from lunar regolith with focus on solar thermal and laser vacuum pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">A review of biomass thermochemical gasification: Toward solar hybridized processes for continuous and controllable fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.05.008⟩</w:t>
+              <w:t xml:space="preserve">Next Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxener.2025.100277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061241v1</w:t>
+                <w:t xml:space="preserve">hal-05026384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling, control, and upscaling of solar-hybridized biomass gasification for continuous and stabilized syngas fuel production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+                <w:t xml:space="preserve">Review of in-situ oxygen extraction from lunar regolith with focus on solar thermal and laser vacuum pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), pp.3109. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.242-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr13103109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289802v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic control of a 10 MW solar-autothermal hybrid biomass gasifier for round-the-clock processing with stable syngas production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamic modeling, control, and upscaling of solar-hybridized biomass gasification for continuous and stabilized syngas fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.100913. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.3109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.100913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr13103109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963033v1</w:t>
+                <w:t xml:space="preserve">hal-05289802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of a solar-based iron producing plant using hydrogen as reductant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jaffré</w:t>
+                <w:t xml:space="preserve">Dynamic control of a 10 MW solar-autothermal hybrid biomass gasifier for round-the-clock processing with stable syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122429⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.100913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.100913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221499v1</w:t>
+                <w:t xml:space="preserve">hal-04963033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of biomass thermochemical gasification: Toward solar hybridized processes for continuous and controllable fuel production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of a solar-based iron producing plant using hydrogen as reductant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100277. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320, pp.122429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxener.2025.100277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026384v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie solaire concentrée au service d’un rite funéraire décarboné ?</w:t>
               </w:r>
@@ -1717,77 +1717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of a solar-autothermal hybridized gasifier: Model principle, experimental validation and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based predictive control of a solar hybrid thermochemical reactor for high-temperature steam gasification of biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,77 +2414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of reactant feeding control strategies for the solar-autothermal hybrid gasification of woody biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2544,51 +2544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Field Output Temperature Optimization Using a MILP Algorithm and a 0D Model in the Case of a Hybrid Concentrated Solar Thermal Power Plant for SHIP Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kamerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2635,77 +2635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of Woody Biomass Gasification in a Hybridized Solar Powered Reactor featuring Direct and Indirect Heating Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3058,2042 +3058,2042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the path toward day and night continuous solar high temperature thermochemical processes: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise Solar Methane Reforming and Water‐Splitting via Lattice Oxygen Transfer in Iron and Cerium Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.110061. </w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1900415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ente.201900415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908185v1</w:t>
+                <w:t xml:space="preserve">hal-02573272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar-hybrid Thermochemical Gasification of Wood Particles and Solid Recovered Fuel in a Continuously-Fed Prototype Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the path toward day and night continuous solar high temperature thermochemical processes: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.110061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13195217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960096v1</w:t>
+                <w:t xml:space="preserve">hal-02908185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and CFD investigation of inert bed materials effects in a high-temperature conical cavity-type reactor for continuous solar-driven steam gasification of biomass</w:t>
+                <w:t xml:space="preserve">Solar-hybrid Thermochemical Gasification of Wood Particles and Solid Recovered Fuel in a Continuously-Fed Prototype Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, pp.115970. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13195217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929996v1</w:t>
+                <w:t xml:space="preserve">hal-02960096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar chemical looping reforming of methane combined with isothermal H2O/CO2 splitting using ceria oxygen carrier for syngas production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and CFD investigation of inert bed materials effects in a high-temperature conical cavity-type reactor for continuous solar-driven steam gasification of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, pp.60-72. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.115970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163394v1</w:t>
+                <w:t xml:space="preserve">hal-02929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Purity and Clean Syngas and Hydrogen Production From Two-Step CH 4 Reforming and H 2 O Splitting Through Isothermal Ceria Redox Cycle Using Concentrated Sunlight</w:t>
+                <w:t xml:space="preserve">Solar chemical looping reforming of methane combined with isothermal H2O/CO2 splitting using ceria oxygen carrier for syngas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.128. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.60-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925009v1</w:t>
+                <w:t xml:space="preserve">hal-02163394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Windowless Dual Tube Solar Reactor for Continuous Volumetric Natural Gas Dissociation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Purity and Clean Syngas and Hydrogen Production From Two-Step CH 4 Reforming and H 2 O Splitting Through Isothermal Ceria Redox Cycle Using Concentrated Sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925001v1</w:t>
+                <w:t xml:space="preserve">hal-02925009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion-assisted solar gasification of biomass particles in a high temperature conical jet spouted bed reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid Windowless Dual Tube Solar Reactor for Continuous Volumetric Natural Gas Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.170002. </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0028585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077780v1</w:t>
+                <w:t xml:space="preserve">hal-02925001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Biomass Gasification Combined With Iron Oxide Reduction for Syngas Production and Green Iron Metallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bellouard</w:t>
+                <w:t xml:space="preserve">Combustion-assisted solar gasification of biomass particles in a high temperature conical jet spouted bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00066⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.170002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0028585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566060v1</w:t>
+                <w:t xml:space="preserve">hal-03077780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation and control of solar biomass gasification for hydrogen-rich syngas production during allothermal and hybrid solar/autothermal operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giberto Mitsuyoshi Yuki Junior</w:t>
+                <w:t xml:space="preserve">Solar Biomass Gasification Combined With Iron Oxide Reduction for Syngas Production and Green Iron Metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2020.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566067v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Solar Methane Reforming and Water‐Splitting via Lattice Oxygen Transfer in Iron and Cerium Oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">Dynamic simulation and control of solar biomass gasification for hydrogen-rich syngas production during allothermal and hybrid solar/autothermal operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giberto Mitsuyoshi Yuki Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1900415. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (48), pp.25827-25837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.201900415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573272v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influences of major geometrical parameters on detailed radiative performance of a multi-tubular solar thermochemical reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javad Mahmoudimehr</w:t>
+                <w:t xml:space="preserve">Numerical simulation of reactive gas-particle flow in a solar jet spouted bed reactor for continuous biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113793⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.118572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567252v1</w:t>
+                <w:t xml:space="preserve">hal-02310027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, simulation and experimental study of a directly-irradiated solar chemical reactor for hydrogen and syngas production from continuous solar-driven wood biomass gasification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bellouard</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of a directly irradiated hybrid solar/combustion spouted bed reactor for continuous steam gasification of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.147⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.116118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104442v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of biomass feedstock gasification in a high-temperature continuous solar gasifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">Simulation of biomass gasification in a novel high-temperature directly irradiated hybrid solar/combustion reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.180006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5117686⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.180005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346881v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the influence of biomass feedstock type, particle size and feeding rate on thermochemical performances of a continuous solar gasification reactor</w:t>
+                <w:t xml:space="preserve">Syngas production via solar-driven chemical looping methane reforming from redox cycling of ceria porous foam in a volumetric solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.065⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356, pp.756-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104386v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of biomass gasification in a novel high-temperature directly irradiated hybrid solar/combustion reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">The influences of major geometrical parameters on detailed radiative performance of a multi-tubular solar thermochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdollah Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Atashkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Mahmoudimehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5117685⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.113793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.113793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346857v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of reactive gas-particle flow in a solar jet spouted bed reactor for continuous biomass gasification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Design, simulation and experimental study of a directly-irradiated solar chemical reactor for hydrogen and syngas production from continuous solar-driven wood biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.118572. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.19193-19205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.118572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310027v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a directly irradiated hybrid solar/combustion spouted bed reactor for continuous steam gasification of biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of biomass feedstock gasification in a high-temperature continuous solar gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 189, pp.116118. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.180006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5117686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310029v1</w:t>
+                <w:t xml:space="preserve">hal-02346881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas production via solar-driven chemical looping methane reforming from redox cycling of ceria porous foam in a volumetric solar reactor</w:t>
+                <w:t xml:space="preserve">Insights into the influence of biomass feedstock type, particle size and feeding rate on thermochemical performances of a continuous solar gasification reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 356, pp.756-770. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.09.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104375v1</w:t>
+                <w:t xml:space="preserve">hal-02104386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive performance assessment of a continuous solar-driven biomass gasifier</w:t>
               </w:r>
@@ -5196,90 +5196,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel high-temperature solar chemical reactor for syngas production from solar-driven thermochemical gasification of wood biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2033, pp.130012. </w:t>
@@ -5746,51 +5746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high temperature drop-tube and packed-bed solar reactor for continuous biomass gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Gasification in an Innovative Spouted-Bed Solar Reactor: Experimental Proof of Concept and Parametric Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar thermochemical gasification of wood biomass for syngas production in a high-temperature continuously-fed tubular reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,369 +6442,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of carbon blacks produced by solar thermal dissociation of methane</w:t>
+                <w:t xml:space="preserve">Methane Decarbonization in Indirect Heating Solar Reactors of 20 and 50 kW for a CO2-Free Production of Hydrogen and Carbon Black</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.03.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567206v1</w:t>
+                <w:t xml:space="preserve">hal-02567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production of hydrogen and carbon black from solar thermal methane splitting in a tubular reactor prototype</w:t>
+                <w:t xml:space="preserve">Characterisation of carbon blacks produced by solar thermal dissociation of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebiu Grivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Patrianakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Zygogianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (4), pp.645-652. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.3084-3091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2010.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567199v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Decarbonization in Indirect Heating Solar Reactors of 20 and 50 kW for a CO2-Free Production of Hydrogen and Carbon Black</w:t>
+                <w:t xml:space="preserve">Co-production of hydrogen and carbon black from solar thermal methane splitting in a tubular reactor prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (3), </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (4), pp.645-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4004238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2010.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567211v1</w:t>
+                <w:t xml:space="preserve">hal-02567199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
               </w:r>
@@ -6962,51 +6962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (15), pp.7748-7758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7292,640 +7292,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Solar Methane Dissociation in a Multitubular Cavity-Type Reactor in the Temperature Range 1823−2073 K</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of methane decomposition in a tubular solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef900037v⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (1), pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571379v1</w:t>
+                <w:t xml:space="preserve">hal-02567110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas pyrolysis in double-walled reactor tubes using thermal plasma or concentrated solar radiation as external heating source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature Solar Methane Dissociation in a Multitubular Cavity-Type Reactor in the Temperature Range 1823−2073 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (5), pp.2666-2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1003-9953(08)60077-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef900037v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567076v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural gas pyrolysis in double-walled reactor tubes using thermal plasma or concentrated solar radiation as external heating source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Tescari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1003-9953(08)60077-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714620v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from solar thermal dissociation of natural gas: development of a 10kW solar chemical reactor prototype</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-X. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (5), pp.911-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-009-9969-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02567102v1</w:t>
+                <w:t xml:space="preserve">hal-04714620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of methane decomposition in a tubular solar reactor</w:t>
+                <w:t xml:space="preserve">Hydrogen production from solar thermal dissociation of natural gas: development of a 10kW solar chemical reactor prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 146 (1), pp.120-127. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (9), pp.1599-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2009.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567110v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7937,822 +7937,822 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Biomass Fast Pyrolysis in a Drop-Tube Reactor Using Concentrated Solar Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vignesvar Krish Subramani</w:t>
+                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Concentrating Solar Power, Thermal, and Chemical Energy Systems (SOLARPACES2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toulouse Task Force on ISRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372233v1</w:t>
+                <w:t xml:space="preserve">hal-05363288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une station spatiale de recyclage utilisant l’énergie solaire concentrée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Durand</w:t>
+                <w:t xml:space="preserve">First quantification of oxygen production by solar vacuum pyrolysis of lunar regolith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Space Resources Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363004v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waste Biomass Fast Pyrolysis in a Drop-Tube Reactor Using Concentrated Solar Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesvar Krish Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR THERMOBIO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Concentrating Solar Power, Thermal, and Chemical Energy Systems (SOLARPACES2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v3i.2359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155525v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First quantification of oxygen production by solar vacuum pyrolysis of lunar regolith</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">Conception d’une station spatiale de recyclage utilisant l’énergie solaire concentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dumestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Resources Week 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235178v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aidan Cowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse Task Force on ISRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR THERMOBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363288v1</w:t>
+                <w:t xml:space="preserve">hal-05155525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Cowley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems Solar Fuels and Chemical Commodities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOLARPACES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536179v1</w:t>
+                <w:t xml:space="preserve">hal-04788114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated solar pyrolysis of lunar regolith for oxygen extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Robinot</w:t>
+                <w:t xml:space="preserve">Model-based predictive control of a solar reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2022 - 28th International Conference on Concentrating Solar Power and Chemical Energy Systems Solar Fuels and Chemical Commodities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (NM), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788114v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid solar/electric reactor for gas or liquid media methane pyrolysis</w:t>
               </w:r>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d’un réacteur de gazéification hybride solaire-autotherme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation MILP de la stratégie de contrôle des centrales à concentration solaire thermique hybrides pour la production de chaleur industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kamerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9343,51 +9343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Predictive Control of a Solar Reactor Dedicated to Syngas Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,847 +9449,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autothermal Hybridization of a High-Temperature Solar Biomass Gasifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Curcio</w:t>
+                <w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lecat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369623v1</w:t>
+                <w:t xml:space="preserve">hal-03369628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature solar heat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Hybrid Solar/Electric Reactor for Methane Pyrolysis in Gaseous or Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMBEST2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238227v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MILP Algorithm for outlet temperature optimization of a hybrid concentrated solar system for SHIP considering a 1D solar field and a dual phase thermocline storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
+                <w:t xml:space="preserve">Autothermal Hybridization of a High-Temperature Solar Biomass Gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Solar World Conference (SWC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18086/swc.2021.29.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03713014v1</w:t>
+                <w:t xml:space="preserve">hal-03369623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of hybrid wood gasification in a high-temperature solar spouted bed reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature solar heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME ES2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">IAMBEST2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chumphon, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368155v1</w:t>
+                <w:t xml:space="preserve">hal-03238227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’énergie solaire à concentration pour les procédés solaires de reformage/craquage /gazéification /métallurgie /décarbonatation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MILP Algorithm for outlet temperature optimization of a hybrid concentrated solar system for SHIP considering a 1D solar field and a dual phase thermocline storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kamerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire ADEME –ANCRE –ANR «Innovations de rupture pour la décarbonation de l’industrie chimique»</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Solar World Conference (SWC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2021.29.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368209v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Solar/Electric Reactor for Methane Pyrolysis in Gaseous or Liquid Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Msheik</w:t>
+                <w:t xml:space="preserve">Experimental validation of hybrid wood gasification in a high-temperature solar spouted bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aubouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME ES2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369620v1</w:t>
+                <w:t xml:space="preserve">hal-03368155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Study of the Solar Thermodynamic Plant of Llo, 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de l’énergie solaire à concentration pour les procédés solaires de reformage/craquage /gazéification /métallurgie /décarbonatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Lecat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">Webinaire ADEME –ANCRE –ANR «Innovations de rupture pour la décarbonation de l’industrie chimique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369628v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of continuous steam gasification of biomass in a hybrid solar gasifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+                <w:t xml:space="preserve">Analysis of process parameters influence on syngas yields and biomass gasification rates in a continuous particle-fed solar-irradiated gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES2020 - Solar power and chemical energy systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Daegu, South Korea. pp.170005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0028586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239617v1</w:t>
+                <w:t xml:space="preserve">hal-03077636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation, simulation and scale-up study of a solar hybrid reactor for continuous biomass steam gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10298,609 +10294,613 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giberto Mitsuyoshi Yuki Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2020 - 28th European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of process parameters influence on syngas yields and biomass gasification rates in a continuous particle-fed solar-irradiated gasifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">Dynamic analysis of continuous steam gasification of biomass in a hybrid solar gasifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES2020 - Solar power and chemical energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Albuquerque, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0028586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03077636v1</w:t>
+                <w:t xml:space="preserve">hal-03239617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of bed material effects on continuous solar-driven steam gasification of biomass in a conical spouted-bed cavity reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+                <w:t xml:space="preserve">CARBURANTS SOLAIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">JNES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362154v1</w:t>
+                <w:t xml:space="preserve">hal-02573442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion-assisted Solar Gasification of Biomass Particles in a High Temperature Conical Jet Spouted Bed Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the gasification rate of biomass in a continuous particle-fed solar-irradiated gasifier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640840v1</w:t>
+                <w:t xml:space="preserve">hal-02362160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARBURANTS SOLAIRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+                <w:t xml:space="preserve">Experimental investigation of bed material effects on continuous solar-driven steam gasification of biomass in a conical spouted-bed cavity reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNES 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573442v1</w:t>
+                <w:t xml:space="preserve">hal-02362154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the gasification rate of biomass in a continuous particle-fed solar-irradiated gasifier,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion-assisted Solar Gasification of Biomass Particles in a High Temperature Conical Jet Spouted Bed Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssame Boujjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srirat Chuayboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition, EUBCE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Daegu, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0028585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362160v1</w:t>
+                <w:t xml:space="preserve">hal-02640840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of biomass feedstock gasification in a high-temperature continuous solar gasifier</w:t>
               </w:r>
@@ -10948,51 +10948,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssame Boujjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Casablanca, France. pp.180006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5117686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310036v1</w:t>
@@ -11042,74 +11042,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Casablanca, France. pp.180005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5117685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310034v1</w:t>
@@ -11133,51 +11133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel High-Temperature Solar Chemical Reactor for Syngas Production from Solar-Driven Thermochemical Gasification of Wood Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,90 +11245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental study of a novel solar chemical reactor for hydrogen production from continuous solar-driven biomass gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11455,467 +11455,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Biomass Gasification in presence of iron oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">HYDROGEN PRODUCTION FROM SOLAR-DRIVEN BIOMASS GASIFICATION IN A HIGH TEMPERATURE CONTINUOUSLY FED SOLAR REACTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Solarpaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640122v1</w:t>
+                <w:t xml:space="preserve">hal-02640180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from solar-driven biomass gasification in a high-temperature continuously-fed solar reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Biomass Gasification in presence of iron oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">WasteEng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640210v1</w:t>
+                <w:t xml:space="preserve">hal-02640122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN PRODUCTION FROM SOLAR-DRIVEN BIOMASS GASIFICATION IN A HIGH TEMPERATURE CONTINUOUSLY FED SOLAR REACTOR</w:t>
+                <w:t xml:space="preserve">Hydrogen production from solar-driven biomass gasification in a high-temperature continuously-fed solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solarpaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">WHEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640180v1</w:t>
+                <w:t xml:space="preserve">hal-02640210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar Biomass Gasification in Presence of Metal Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12281,51 +12281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12376,51 +12376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLARPACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12439,312 +12439,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Production of Hydrogen and Carbon Black From Solar Thermal Methane Splitting in a Tubular Reactor Prototype</w:t>
+                <w:t xml:space="preserve">A High Temperature Tubular Solar Receiver for Production of Hydrogen and Carbon Nanoparticles From Methane Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">UECTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797441v1</w:t>
+                <w:t xml:space="preserve">hal-02797760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar thermal dissociation of methane for hydrogen production in a 10 kW tubular reactor prototype</w:t>
+                <w:t xml:space="preserve">Co-Production of Hydrogen and Carbon Black From Solar Thermal Methane Splitting in a Tubular Reactor Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797515v1</w:t>
+                <w:t xml:space="preserve">hal-02797441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Temperature Tubular Solar Receiver for Production of Hydrogen and Carbon Nanoparticles From Methane Cracking</w:t>
+                <w:t xml:space="preserve">Solar thermal dissociation of methane for hydrogen production in a 10 kW tubular reactor prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UECTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797760v1</w:t>
+                <w:t xml:space="preserve">hal-02797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIS measurements in the diagnosis of the environment within a PEMFC stack, 8th European symposium on electrochemical engineering</w:t>
               </w:r>
@@ -12782,51 +12782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-X. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic</w:t>
@@ -12995,90 +12995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using solar concentrated energy for a recycling space plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dumestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abanades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13271,97 +13271,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287357v1</w:t>
+                <w:t xml:space="preserve">hal-04287390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
@@ -13379,97 +13379,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th SolarPACES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire (JNES 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287415v1</w:t>
+                <w:t xml:space="preserve">hal-04287357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale et théorique des pertes thermiques d’un récepteur solaire d’une centrale commerciale de 9 MWélec à concentration linéaire Fresnel</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of heat losses from a solar receiver in a 9 MWe commercial power plant using linear Fresnel concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
@@ -13487,306 +13487,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e congrès de la Société Française de Thermique (SFT 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">29th SolarPACES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287390v1</w:t>
+                <w:t xml:space="preserve">hal-04287415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Montanet</w:t>
+                <w:t xml:space="preserve">Model-based predictive control of a solar reactor dedicated to syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t>
+              <w:t xml:space="preserve">SOLARPACES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844869v1</w:t>
+                <w:t xml:space="preserve">cea-04289730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based predictive control of a solar reactor dedicated to syngas production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thil</w:t>
+                <w:t xml:space="preserve">Influence de la topographie sur les performances optiques de concentrateurs linéaires de Fresnel : le cas de la centrale solaire eLLO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Montanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Roget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
+              <w:t xml:space="preserve">8èmes Journées Nationales de l'Energie Solaire (JNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04289730v1</w:t>
+                <w:t xml:space="preserve">hal-03844869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des performances de la centrale solaire thermodynamique de Llo</w:t>
               </w:r>
@@ -13906,51 +13906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MILP algorithm for outlet temperature optimization of a hybrid concentrated solar system for SHIP considering a 1D solar field and a dual phase thermocline storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kamerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rodat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14474,51 +14474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ch63p4vys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2026.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Pienih&#228;kkinen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Sirous-Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Bashiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Karimkashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.05.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13103109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaffr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2025.100277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Msheik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thonig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6010018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189782v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8010018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kamerling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Boujjat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195217" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2019.05.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566067v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giberto Mitsuyoshi Yuki Junior" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.072" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Riahi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Atashkari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Mahmoudimehr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113793" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117685" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118572" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.02.083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b01839" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tantolin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pivert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mourchid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.159" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Patrianakos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zygogianni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567199v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.02.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004238" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/026E21B6F45222C3B3EA643DC9A5A10AF54AB39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinfeld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.119" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXG6SHZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900037v" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tescari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-9953(08)60077-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQMV53L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.05.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567110v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couli&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v3i.2359" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363004v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baudoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumestier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238227v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.29.04" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028586" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362154v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eric Frayssines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Froment" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bolze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Vidigal Duarte Souza Vidigal Duarte Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640507v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797515v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797760v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788054v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02567029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robinot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rodat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ch63p4vys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2026.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesvar Krish Subramani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Pienih&#228;kkinen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Sirous-Rezaei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Bashiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shervin Karimkashi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Curcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2025.100277" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Cowley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.05.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289802v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13103109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.100913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaffr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Msheik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thonig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6010018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189782v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.08.068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.141682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Montanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16237912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Karout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5010018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8010018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kamerling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.09.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssame Boujjat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9030462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirat Chuayboon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115970" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2019.05.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00128" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028585" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bellouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giberto Mitsuyoshi Yuki Junior" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118572" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117685" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.09.072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Riahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Atashkari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Mahmoudimehr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.113793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.147" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117686" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.06.065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.02.083" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b01839" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.08.196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tantolin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pivert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mourchid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.03.127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V.D. Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.03.159" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567211v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebiu Grivei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Patrianakos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zygogianni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.03.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567199v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2010.02.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9969-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AED08F6FD2FA4816A64DAFCBFD2C9DD8DD8A0505/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567140v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2084" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/026E21B6F45222C3B3EA643DC9A5A10AF54AB39D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinfeld" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.08.119" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXG6SHZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.05.057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567110v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couli&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.09.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900037v" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567076v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tescari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1003-9953(08)60077-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQMV53L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714620v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.05.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363288v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v3i.2359" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363004v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baudoin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumestier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.647" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842704v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844880v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lecat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.29.04" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028586" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362154v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eric Frayssines" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640180v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Froment" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Bolze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640417v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Vidigal Duarte Souza Vidigal Duarte Souza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640507v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640500v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797515v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363036v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363463v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788054v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287390v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-04289730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369692v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forent Lecat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750979v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02567029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>