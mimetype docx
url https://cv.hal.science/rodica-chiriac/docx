--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1193,295 +1193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
+                <w:t xml:space="preserve">Thermal control of the defunctionalization of supported Au 25 (glutathione) 18 catalysts for benzyl alcohol oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gambaro</w:t>
+                <w:t xml:space="preserve">Zahraa Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valenza</w:t>
+                <w:t xml:space="preserve">Hyewon Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cacciamani</w:t>
+                <w:t xml:space="preserve">Nadine Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Muolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Passerone</w:t>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558835v1</w:t>
+                <w:t xml:space="preserve">hal-02117577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal control of the defunctionalization of supported Au 25 (glutathione) 18 catalysts for benzyl alcohol oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gambaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Shahin</w:t>
+                <w:t xml:space="preserve">F. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyewon Ji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">G. Cacciamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Essayem</w:t>
+                <w:t xml:space="preserve">M.L. Muolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rataboul</w:t>
+                <w:t xml:space="preserve">A. Passerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.228-237. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 817, pp.152715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117577v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythermal diagrams of aqueous boundary ternary systems involving sodium borohydride hydrolysis for hydrogen generation</w:t>
               </w:r>
@@ -2954,278 +2954,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous precipitation of magnesite and lizardite from hydrothermal alteration of olivine under high-carbonate alkalinity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Janots</w:t>
+                <w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (17), pp.9321 - 9329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00940231v1</w:t>
+                <w:t xml:space="preserve">hal-01687452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umit Demirci</w:t>
+                <w:t xml:space="preserve">Simultaneous precipitation of magnesite and lizardite from hydrothermal alteration of olivine under high-carbonate alkalinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (17), pp.9321 - 9329. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 368, pp.63-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687452v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00940231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrazine borane-induced destabilization of ammonia borane, and vice versa</w:t>
               </w:r>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4101,64 +4101,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 567, pp.100 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4205,51 +4205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium Hydrazinidoborane: A Chemical Hydrogen-Storage Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Ichikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,956 +4332,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
+                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesia Krol</w:t>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Bouajila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 740 - 742, pp.851-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612021v1</w:t>
+                <w:t xml:space="preserve">hal-00799893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid precipitation of magnesite micro-crystals from Mg(OH)2-H2O-CO2 slurry enhanced by NaOH and a heat-ageing step (from 20 to 90°C)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functionalized gold magic clusters: Au-25(SPhNH2)(17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delichere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg300652s⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.7334-7337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nr32367b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00749133v1</w:t>
+                <w:t xml:space="preserve">hal-00866702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-solid carbonation of Ca(OH)2 and CaO particles under non-isothermal and isothermal conditions by using a thermogravimetric analyzer: Implications for CO2 capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+                <w:t xml:space="preserve">Room-temperature hydrogen release from activated carbon-confined ammonia borane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Renard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.08.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (18), pp.13437 - 13445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00730652v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear growth rate of nanosized calcite synthesized via gas-solid carbonation of Ca(OH)2 particles in a static bed reactor</w:t>
+                <w:t xml:space="preserve">Gas-solid carbonation of Ca(OH)2 and CaO particles under non-isothermal and isothermal conditions by using a thermogravimetric analyzer: Implications for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Renard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.11.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00645481v1</w:t>
+                <w:t xml:space="preserve">insu-00730652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Rapid precipitation of magnesite micro-crystals from Mg(OH)2-H2O-CO2 slurry enhanced by NaOH and a heat-ageing step (from 20 to 90°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Masson</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.851⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.5233-5240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg300652s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799893v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00749133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized gold magic clusters: Au-25(SPhNH2)(17)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear growth rate of nanosized calcite synthesized via gas-solid carbonation of Ca(OH)2 particles in a static bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nr32367b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180, 15 January 2012, Pages 237-244, pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866702v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00645481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature hydrogen release from activated carbon-confined ammonia borane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umit Demirci</w:t>
+                <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (18), pp.13437 - 13445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.086⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690587v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral replacement rate of olivine by chrysotile and brucite under high alkaline conditions</w:t>
               </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 347 (1), pp.62-72. </w:t>
@@ -5574,51 +5574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (9), pp.1867 - 1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5804,574 +5804,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple preparation method of sodium amidoborane, highly efficient derivative of ammonia borane dehydrogenating at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Precipitation of Acicular Goethite from Ferric Hydroxide Gel under Moderate Temperature (30 and 70 °C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sandra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Chiriac</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.020⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.2264-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg1016802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695765v1</w:t>
+                <w:t xml:space="preserve">insu-00645437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature (down to 450° C) annealed TiAl contacts on N-type gallium nitride characterized by differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
+                <w:t xml:space="preserve">N. Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carre</w:t>
+                <w:t xml:space="preserve">O. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">E. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Chovelon</w:t>
+                <w:t xml:space="preserve">C. Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.447--449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697862v1</w:t>
+                <w:t xml:space="preserve">hal-00763471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature (down to 450° C) annealed TiAl contacts on N-type gallium nitride characterized by differential scanning calorimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the VOC emissions from a municipal solid waste storage pilot-scale cell: Comparison with biogases from municipal waste landfill site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araujos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Menard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Brylinski</w:t>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.2294-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763471v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Precipitation of Acicular Goethite from Ferric Hydroxide Gel under Moderate Temperature (30 and 70 °C)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple preparation method of sodium amidoborane, highly efficient derivative of ammonia borane dehydrogenating at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Renard</w:t>
+                <w:t xml:space="preserve">P. Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (13), pp.7423 - 7430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg1016802⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00645437v1</w:t>
+                <w:t xml:space="preserve">hal-01695765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia borane decomposition in the presence of cobalt halides</w:t>
               </w:r>
@@ -6383,77 +6383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (20), pp.12955 - 12964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6658,51 +6658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrous Mineralogy of carbonaceous chondrites from thermogravimetry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yoldi-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,90 +6909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal chloride-doped ammonia borane thermolysis: Positive effect on induction period as well as hydrogen and borazine release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benzouaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 509 (1-2), pp.81 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,349 +7032,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermogravimetric and in situ SEM characterisation of the oxidation phenomena of protective nanocomposite nitride films deposited on steel</w:t>
+                <w:t xml:space="preserve">Thermal behaviour of a series of poly(B-(methylamino) borazine) for the preparation of boron nitride fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mège-Revil</w:t>
+                <w:t xml:space="preserve">S. Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">C. Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Sigala</w:t>
+                <w:t xml:space="preserve">C. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.851-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.06.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814994v1</w:t>
+                <w:t xml:space="preserve">hal-00411205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour of a series of poly(B-(methylamino) borazine) for the preparation of boron nitride fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermogravimetric and in situ SEM characterisation of the oxidation phenomena of protective nanocomposite nitride films deposited on steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mège-Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duperrier</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29, pp.851-855. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (6-7), pp.893-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411205v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,51 +7472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Details on the formation of Ti2Cu3 in the Ag-Cu-Ti system in the temperature range 790-860 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2), pp.156-162. </w:t>
@@ -7758,351 +7758,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00354784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Series of Preceramic B -Tri(methylamino)borazine-Based Polymers as Fiber Precursors: Shear Rheology Investigations</w:t>
+                <w:t xml:space="preserve">Development of a pre-concentrator-thermodesorber/micro-gas chromatograph/mass spectrometer coupling for on-site analyses of emissions of volatile organic compounds from landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duperrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Rodica Elena Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Calin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Raphael Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma062304x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067310600739772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616108v1</w:t>
+                <w:t xml:space="preserve">hal-00509825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a pre-concentrator-thermodesorber/micro-gas chromatograph/mass spectrometer coupling for on-site analyses of emissions of volatile organic compounds from landfills</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Series of Preceramic B -Tri(methylamino)borazine-Based Polymers as Fiber Precursors: Shear Rheology Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Fine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Carre</w:t>
+                <w:t xml:space="preserve">Sylvain Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Gass</w:t>
+                <w:t xml:space="preserve">Andreea Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sigala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (1), pp.43-55. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (4), pp.1028-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067310600739772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma062304x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509825v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des prélèvements par accumulation et dosage par couplage GC/MS des COV présents dans les stockages d'ordures ménagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8563,372 +8563,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Desseaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751878v1</w:t>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit B. Demirci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t>
+              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751911v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
               </w:r>
@@ -9177,77 +9177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,51 +9587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lackner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Applied Superconductivity, EUCAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9870,367 +9870,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study of the solid-state crystallization of a luminescent gold-thiolate coordination polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ledoux</w:t>
+                <w:t xml:space="preserve">Evidence of Low Temperature Decomposition of GaN Hetero-Epitaxial Layers on C-Plane Sapphire Surface Characterized by Differential Scanning Calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEFTA 40</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan. pp.1185-1188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.1185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112155v1</w:t>
+                <w:t xml:space="preserve">hal-02865482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Low Temperature Decomposition of GaN Hetero-Epitaxial Layers on C-Plane Sapphire Surface Characterized by Differential Scanning Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">In-depth study of the solid-state crystallization of a luminescent gold-thiolate coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEFTA 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865482v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique dans l'étude des boranes pour le stockage solide de l'hydrogène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Toche</w:t>
+                <w:t xml:space="preserve">Characterization and kinetic monitoring of the reactions between TixAly phases in Ti-Al based ohmic contacts on n-type GaN by Differential Scanning Calorimetry (DSC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique - JCAT 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 19th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany. pp.372-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2013.6675181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733484v1</w:t>
+                <w:t xml:space="preserve">hal-02865475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Thermal Conduction of Polyimide/Boron Nitride Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10239,289 +10248,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Belkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Annual Report Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2013, Shenzhen, China. pp.543-546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIDP.2013.6747082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and kinetic monitoring of the reactions between TixAly phases in Ti-Al based ohmic contacts on n-type GaN by Differential Scanning Calorimetry (DSC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">Analyse thermique dans l'étude des boranes pour le stockage solide de l'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 19th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique - JCAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2013.6675181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02865475v1</w:t>
+                <w:t xml:space="preserve">hal-01733484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis and differential scanning calorimetry, important techniques in investigating the dehydrogenation ability of NH3BH3-based chemical hydrogen storage mateirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTEC 2012 Calorimetry and Thermal Effects in Catalysis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10546,103 +10546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
@@ -11730,51 +11730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALPHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
@@ -11876,73 +11876,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM-CONCORD 2015 (Groupe d’Etude de Chimie Organométallique et Concertation en Chimie de Coordination)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sainte Foy lès Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de la SCF en Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383836v1</w:t>
+                <w:t xml:space="preserve">hal-01383839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)-thiophenolate coordination polymer with luminescence switch upon thermally-induced solid-state amorphous-to-crystalline phase transition</w:t>
               </w:r>
@@ -12001,73 +12001,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SCF en Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GECOM-CONCORD 2015 (Groupe d’Etude de Chimie Organométallique et Concertation en Chimie de Coordination)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sainte Foy lès Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383839v1</w:t>
+                <w:t xml:space="preserve">hal-01383836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence switching upon thermally-induced solid-state amorphous-to-crystalline phase transition in gold(I)-thiophenolate coordination polymer</w:t>
               </w:r>
@@ -12355,51 +12355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDICTA 2009, The seven Mediterranean Associations of Calorimetry and /or Thermal Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12450,77 +12450,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benzouaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDICTA 2009, The seven Mediterranean Associations of Calorimetry and /or Thermal Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12722,51 +12722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Journée de Calorimétrie et d'Analyse Thermique (38JCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12817,51 +12817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13073,51 +13073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping potentialities of aluminium nitride polymeric precursors. Preparation of thin coatings and nanostructures in soluble phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13421,51 +13421,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7BD38B5"/>
+    <w:nsid w:val="81A49CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13652,51 +13652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.means.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall O'Toole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj04890a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Shahin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Essayem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.11.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2XGRZ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pylypko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hdhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taihei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XM1RVM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. -Z. Yin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12273" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT9WNR60-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Ouyang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV3FBS8W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ichikawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJXR0VJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300652s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.08.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.11.020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWS6DKJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.851" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866702v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr32367b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.086" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R5CWBCG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00719186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.02.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lamouchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ceroni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Meganem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.02.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSW5H06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBP8CXL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1016802" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi-Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01221.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100714m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.040" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RT4130-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411205v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.012" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09LKP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gasso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QM0Z0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02616108v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Calin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062304x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509825v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Chiriac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lornage" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gass" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310600739772" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865482v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.1185" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556233v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Belkerk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747082" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865475v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675181" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759987v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02863278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benzouaa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882282v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752240v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590449-008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.means.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall O'Toole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj04890a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Shahin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Essayem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.11.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2XGRZ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pylypko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hdhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taihei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XM1RVM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. -Z. Yin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12273" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT9WNR60-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Ouyang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV3FBS8W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ichikawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJXR0VJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.851" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr32367b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R5CWBCG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.08.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300652s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.11.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWS6DKJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00719186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.02.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lamouchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ceroni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Meganem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.02.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSW5H06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645437v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1016802" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBP8CXL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi-Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01221.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100714m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09LKP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RT4130-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gasso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QM0Z0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509825v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Chiriac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lornage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gass" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310600739772" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02616108v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Calin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062304x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.1185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675181" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Belkerk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747082" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759987v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02863278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benzouaa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882282v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752240v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590449-008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>