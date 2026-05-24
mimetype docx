--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1193,295 +1193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal control of the defunctionalization of supported Au 25 (glutathione) 18 catalysts for benzyl alcohol oxidation</w:t>
+                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahraa Shahin</w:t>
+                <w:t xml:space="preserve">S. Gambaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyewon Ji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">F. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Essayem</w:t>
+                <w:t xml:space="preserve">G. Cacciamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rataboul</w:t>
+                <w:t xml:space="preserve">M.L. Muolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Passerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.21⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 817, pp.152715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117577v1</w:t>
+                <w:t xml:space="preserve">hal-02558835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal control of the defunctionalization of supported Au 25 (glutathione) 18 catalysts for benzyl alcohol oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valenza</w:t>
+                <w:t xml:space="preserve">Zahraa Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cacciamani</w:t>
+                <w:t xml:space="preserve">Hyewon Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Muolo</w:t>
+                <w:t xml:space="preserve">Nadine Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Passerone</w:t>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 817, pp.152715. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.228-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558835v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythermal diagrams of aqueous boundary ternary systems involving sodium borohydride hydrolysis for hydrogen generation</w:t>
               </w:r>
@@ -2009,278 +2009,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the quaternary system H 2 O–Al 3+ , Ca 2+ //O 2− , SO 4 2 − : Solid–liquid equilibria in the ternary systems Al 2 (SO 4 ) 3 –CaSO 4 –H 2 O and Al 2 O 3 –SO 3 –H 2 O at 25 °C</w:t>
+                <w:t xml:space="preserve">Room Temperature Magnetic Switchability Assisted by Hysteretic Valence Tautomerism in a Layered Two-Dimensional Manganese-Radical Coordination Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+                <w:t xml:space="preserve">Anthony Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Schmitt</w:t>
+                <w:t xml:space="preserve">Jean Bernard Tommasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.10.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (50), pp.16493-16501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b10544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319879v1</w:t>
+                <w:t xml:space="preserve">hal-01419234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Magnetic Switchability Assisted by Hysteretic Valence Tautomerism in a Layered Two-Dimensional Manganese-Radical Coordination Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the quaternary system H 2 O–Al 3+ , Ca 2+ //O 2− , SO 4 2 − : Solid–liquid equilibria in the ternary systems Al 2 (SO 4 ) 3 –CaSO 4 –H 2 O and Al 2 O 3 –SO 3 –H 2 O at 25 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lannes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Jean-Michel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bernard Tommasino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (50), pp.16493-16501. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.388-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b10544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419234v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal hydride–hydrazine borane: Towards hydrazinidoboranes or composites as hydrogen carriers</w:t>
               </w:r>
@@ -2674,307 +2674,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of polyimide/boron nitride nanocomposite films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Scudeller</w:t>
+                <w:t xml:space="preserve">Synthesis of manganese oxide supported on mesoporous titanium oxide: Influence of the block copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725491v1</w:t>
+                <w:t xml:space="preserve">hal-01149295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of manganese oxide supported on mesoporous titanium oxide: Influence of the block copolymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of polyimide/boron nitride nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saysouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Belkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (34), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2014.10.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t>
               </w:r>
@@ -4332,433 +4332,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Room-temperature hydrogen release from activated carbon-confined ammonia borane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Masson</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.851⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (18), pp.13437 - 13445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799893v1</w:t>
+                <w:t xml:space="preserve">hal-01690587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized gold magic clusters: Au-25(SPhNH2)(17)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lavenn</w:t>
+                <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Albrieux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nr32367b⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 740 - 742, pp.851-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866702v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature hydrogen release from activated carbon-confined ammonia borane</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functionalized gold magic clusters: Au-25(SPhNH2)(17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delichere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.086⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.7334-7337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nr32367b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690587v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-solid carbonation of Ca(OH)2 and CaO particles under non-isothermal and isothermal conditions by using a thermogravimetric analyzer: Implications for CO2 capture</w:t>
               </w:r>
@@ -5261,295 +5261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral replacement rate of olivine by chrysotile and brucite under high alkaline conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Janots</w:t>
+                <w:t xml:space="preserve">Monosubstituted lower rim thiacalix[4]arene derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ceroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Meganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.02.040⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (16), pp.2088-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00719186v1</w:t>
+                <w:t xml:space="preserve">hal-01597161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monosubstituted lower rim thiacalix[4]arene derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Mineral replacement rate of olivine by chrysotile and brucite under high alkaline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Meganem</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (16), pp.2088-2090. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 347 (1), pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597161v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00719186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and thermal properties of boron nitride nanoparticles</w:t>
               </w:r>
@@ -6493,307 +6493,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoporosimetry and thermoporometry analyses of mesoporous titania film containing silver nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
+                <w:t xml:space="preserve">Hydrous Mineralogy of carbonaceous chondrites from thermogravimetry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yoldi-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bois</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (Supplement s1), p.A258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01221.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832292v1</w:t>
+                <w:t xml:space="preserve">insu-00681833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrous Mineralogy of carbonaceous chondrites from thermogravimetry analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+                <w:t xml:space="preserve">Ellipsoporosimetry and thermoporometry analyses of mesoporous titania film containing silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Quirico</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (1-3), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01221.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00681833v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Nanosized Calcite through Gas−Solid Carbonation of Nanosized Portlandite under Anisobaric Conditions</w:t>
               </w:r>
@@ -7343,51 +7343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,221 +8300,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique des équilibres solide-liquide de mélanges fortement concentrés en acide phosphorique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolved gas analysis. What about quantification? Focus on the couplings between thermogravimetry and gas chromatography mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT53)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, PALAISEAU, France</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA, 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752350v1</w:t>
+                <w:t xml:space="preserve">hal-04751980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolved gas analysis. What about quantification? Focus on the couplings between thermogravimetry and gas chromatography mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement thermique des équilibres solide-liquide de mélanges fortement concentrés en acide phosphorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA, 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, PALAISEAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751980v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des gaz émis. État de l’art des couplages analytiques existants. Quid de la quantification…</w:t>
               </w:r>
@@ -8563,247 +8563,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+                <w:t xml:space="preserve">hal-04751911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit B. Demirci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751911v1</w:t>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
               </w:r>
@@ -8914,51 +8914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8966,51 +8966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Symposium on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, PALERME, Italy</w:t>
@@ -9203,51 +9203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9341,51 +9341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demessence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10209,103 +10209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Thermal Conduction of Polyimide/Boron Nitride Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saysouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.E. Belkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Annual Report Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2013, Shenzhen, China. pp.543-546, </w:t>
@@ -10438,51 +10438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis and differential scanning calorimetry, important techniques in investigating the dehydrogenation ability of NH3BH3-based chemical hydrogen storage mateirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,103 +10546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressureless Silver Sintering Die-Attach for SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11074,103 +11074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC measurement and thermodynamic modeling of the solid-liquid equilibria in the binary system H3PO4-H4P2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et Analyse thermique (JCAT54)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont - Ferrand, France</w:t>
@@ -11324,103 +11324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational purification of H3PO4 by coupling demixing/crystallization in the H2O-H3PO4-Hexane ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Counioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Conference on Phase Equilibria-JEEP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
@@ -13421,51 +13421,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81A49CD1"/>
+    <w:nsid w:val="72A4C854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13652,51 +13652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.means.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall O'Toole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj04890a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Shahin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Essayem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.11.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2XGRZ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pylypko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hdhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taihei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XM1RVM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. -Z. Yin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12273" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT9WNR60-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Ouyang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV3FBS8W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ichikawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJXR0VJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.851" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr32367b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690587v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.086" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R5CWBCG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.08.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300652s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.11.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWS6DKJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00719186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.02.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lamouchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ceroni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Meganem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.02.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSW5H06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645437v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1016802" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBP8CXL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi-Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01221.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100714m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09LKP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RT4130-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gasso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QM0Z0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509825v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Chiriac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lornage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gass" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310600739772" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02616108v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Calin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062304x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.1185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675181" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Belkerk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747082" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759987v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02863278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benzouaa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882282v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752240v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590449-008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.means.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall O'Toole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj04890a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Shahin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Essayem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vilarinho-Franco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Counioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.11.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX2XGRZ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pylypko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hdhili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taihei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XM1RVM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Okhrimenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00119f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.10.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. -Z. Yin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12273" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XT9WNR60-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689484v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Ouyang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38180" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FV3FBS8W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ichikawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJXR0VJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.086" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R5CWBCG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799893v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.851" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albrieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr32367b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.08.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749133v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300652s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645481v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.11.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWS6DKJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lamouchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ceroni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Meganem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.02.037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00719186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.02.040" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSW5H06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00645437v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg1016802" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Menard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697862v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujos Morais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.06.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLDG4BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBP8CXL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi-Martinez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01221.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832292v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karabulut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8F9TDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100714m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R09LKP7G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#232;ge-Revil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.06.040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RT4130-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gasso" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QM0Z0T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509825v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Chiriac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lornage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gass" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067310600739772" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02616108v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Calin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma062304x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2069" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751980v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751951v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841042v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.1185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112155v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fateeva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2013.6675181" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Belkerk" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747082" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759987v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02863278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Counioux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ji" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383839v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165540v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko L." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou N." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383840v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benzouaa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882282v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752240v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110590449-008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>