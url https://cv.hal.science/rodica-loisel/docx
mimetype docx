--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -66,1393 +66,1523 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a hydrogen economy: Does France have the industrial capacity for a low-carbon transition?</w:t>
+                <w:t xml:space="preserve">Modeling renewable power systems on islands: Can renewables and energy storage fully replace fossil-fired power plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Guionie</w:t>
+                <w:t xml:space="preserve">Antoine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyomarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2025.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 155, pp.121450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2026.121450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461362v1</w:t>
+                <w:t xml:space="preserve">hal-05557340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand Response in power off-grid microgrids in Nigeria : a game theory approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Racine Diatta</w:t>
+                <w:t xml:space="preserve">Building a hydrogen economy: Does France have the industrial capacity for a low-carbon transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Richefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Energy Interconnection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloei.2025.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2025.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205589v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for short-term intermittency in long-term prospective scenarios in the French power system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demand Response in power off-grid microgrids in Nigeria : a game theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Richefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113182⟩</w:t>
+              <w:t xml:space="preserve">Global Energy Interconnection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloei.2025.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04568072v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up hydrogen production in France: learning rates versus economies of scale strategies</w:t>
+                <w:t xml:space="preserve">Strategies for short-term intermittency in long-term prospective scenarios in the French power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The journal of energy markets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.113182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21314/JEM.2023.019⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04568083v1</w:t>
+                <w:t xml:space="preserve">hal-04568072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market strategies for large-scale energy storage: Vertical integration versus stand-alone player</w:t>
+                <w:t xml:space="preserve">Scaling up hydrogen production in France: learning rates versus economies of scale strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Simon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2021.112169⟩</w:t>
+              <w:t xml:space="preserve">The journal of energy markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21314/JEM.2023.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04475995v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative energy scenarios: Solving the capacity sizing problem on the French Atlantic Island of Yeu</w:t>
+                <w:t xml:space="preserve">Market strategies for large-scale energy storage: Vertical integration versus stand-alone player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (9), pp.112169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2021.112169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04568087v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-following with nuclear power: Market effects and welfare implications</w:t>
+                <w:t xml:space="preserve">Comparative energy scenarios: Solving the capacity sizing problem on the French Atlantic Island of Yeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Shropshire</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.280 - 292. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.54-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04516333v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of tidal range energy with undersea pumped storage</w:t>
+                <w:t xml:space="preserve">Load-following with nuclear power: Market effects and welfare implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Sanchez Angulo</w:t>
+                <w:t xml:space="preserve">Victoria Alexeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Andreas Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaillard</w:t>
+                <w:t xml:space="preserve">David Shropshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126, pp.38-48. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.280 - 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344612v1</w:t>
+                <w:t xml:space="preserve">hal-04516333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of hybrid off-shore wind power and hydrogen storage system</w:t>
+                <w:t xml:space="preserve">Integration of tidal range energy with undersea pumped storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baranger</w:t>
+                <w:t xml:space="preserve">Martin Sanchez Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezha Chemouri</w:t>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Spinu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pardo</w:t>
+                <w:t xml:space="preserve">Alexandre Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.03.117⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569468v1</w:t>
+                <w:t xml:space="preserve">hal-04344612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale deployment of electric vehicles in Germany by 2030: An analysis of grid-to-vehicle and vehicle-to-grid concepts</w:t>
+                <w:t xml:space="preserve">Economic evaluation of hybrid off-shore wind power and hydrogen storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guzay Pasaoglu</w:t>
+                <w:t xml:space="preserve">Nezha Chemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Thiel</w:t>
+                <w:t xml:space="preserve">Stefania Spinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (21), pp.6727-6739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.03.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571196v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuarial risk assessment of expected fatalities attributable to carbon capture and storage in 2050</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale deployment of electric vehicles in Germany by 2030: An analysis of grid-to-vehicle and vehicle-to-grid concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzay Pasaoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Thiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.432-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00487175v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero is the only acceptable leakage rate for geologically stored CO2: an editorial comment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Actuarial risk assessment of expected fatalities attributable to carbon capture and storage in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9560-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.1346-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348128v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00487175v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero is the only acceptable leakage rate for geologically stored CO2: an editorial comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (3), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9560-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental climate instruments in Romania: A comparative approach using dynamic CGE modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (6), pp.2190-2204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enpol.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1462,228 +1592,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 : Prospective Scenarios from the Present to 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Economy 2 : Nuclear Issues in the Energy Transition Coordinated by Jacques Percebois and Nicolas Thiollière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.179-242, 2023, 978-1-78945-095-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394257379.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels indicateurs pour une juste valorisation de l’environnement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne : actualités et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-92, 2017, 978-2-7535-5310-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1693,51 +1823,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare implications of renewable energy communities. Individual versus collective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1746,315 +1876,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial planning with input-output models: empirical evidence from low-carbon hydrogen in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Guionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guerineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility assessment in nuclear energy dominated systems with increased wind energy shares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shropshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quotas allocation rules in Romania assessed by a dynamic CGE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2064,1451 +2194,1451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’intermittence de court-terme dans les scénarios prospectifs de long-terme appliqués au secteur électrique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque énergie CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for short-term intermittency in long-term scenarios in the French power system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Berlin (on line), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far off-shore wind energy-based hydrogen production: Technological assessment and market valuation designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Woznicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenael Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Deep Sea Offshore Wind R&amp;D Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EERA (European Energy Research Alliance), Jan 2020, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1669/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Offshore Wind Farms with HVAC and HVDC Transmission Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dabbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Salerno, Italy. pp.111-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37161-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore wind farm layout optimization considering wake effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dabbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable power mix in small island grids: a multi-criteria analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, BREST, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater CAES assessment: economic and engineering references for energy mix sizing in islands grids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Neu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Woznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, BREST, France. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867334⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568059v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater CAES assessment: economic and engineering references for energy mix sizing in islands grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Baranger</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, BREST, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570429v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838422v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838416v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuarial assessment of fatalities attributable to CCS in 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Greenhouse Gas Control Technologies - GHGT-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Kyoto International Conference Center, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradable permit schemes assessed by a dynamic CGE model applied to Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop, Resources for the Future et Agence internationale de l'énergie (IAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradable permit schemes assessed by a dynamic CGE model applied to Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Energy Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3518,193 +3648,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected fatalities for one wedge of CCS mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARU conference "Climate Change: Global Risks, Challenges and Decisions''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Copenhague, Denmark. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3714,236 +3844,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques liés au captage et stockage du CO2 comparés à d'autres risques dans le monde en 2050. Rapport du programme ANR-06-CO2-009 &amp;quot; Économie et sociologie de la filière capture et stockage géologique du CO2 &amp;quot; (SOCECO2), tâches 2.1 et 1.3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing hybrid energy outlook for simulating carbon emission stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FONDDRI (Fondation de recherche pour le développement durable et les relations internationales). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4090,51 +4220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2025.11.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racine Diatta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.02.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alexeeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shropshire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.08.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez Angulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Chemouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Spinu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzay Pasaoglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dabbabi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827271v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.121450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guionie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2025.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racine Diatta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.02.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alexeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shropshire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.08.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez Angulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Chemouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Spinu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzay Pasaoglu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dabbabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215642" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarc'H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>