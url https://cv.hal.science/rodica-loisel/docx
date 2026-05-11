--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -2886,545 +2886,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater CAES assessment: economic and engineering references for energy mix sizing in islands grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Baranger</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, BREST, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570429v1</w:t>
+                <w:t xml:space="preserve">hal-04568059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater CAES assessment: economic and engineering references for energy mix sizing in islands grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Debille</w:t>
+                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Neu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Woznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, BREST, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568059v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+                <w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838416v1</w:t>
+                <w:t xml:space="preserve">hal-01838422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and renewables in deregulated markets. Nuclear fuel cycle cost estimates with cross-disciplinary modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements of load following by nuclear power plant as a function of variable renewable energies's development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Mantulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd technical workshop on fuel cycle simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838422v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuarial assessment of fatalities attributable to CCS in 2050</w:t>
               </w:r>
@@ -4220,51 +4220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.121450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guionie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2025.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racine Diatta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.02.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alexeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shropshire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.08.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez Angulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Chemouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Spinu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzay Pasaoglu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dabbabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215642" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarc'H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.121450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guionie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2025.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racine Diatta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2021.112169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.02.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alexeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shropshire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2018.08.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez Angulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Chemouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Spinu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzay Pasaoglu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487175v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ha-Duong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2011.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9560-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04474526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dabbabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215642" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyomarc'H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838422v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mantulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00797230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00827271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>