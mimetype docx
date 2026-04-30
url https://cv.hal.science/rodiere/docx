--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2448,295 +2448,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude Higgs mode in the 2H-NbSe2 superconductor</w:t>
+                <w:t xml:space="preserve">Superconducting nano-mechanical diamond resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+                <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gallais</w:t>
+                <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+                <w:t xml:space="preserve">Oliver A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Clair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+                <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.060503. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.060503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965651v1</w:t>
+                <w:t xml:space="preserve">hal-00993932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting nano-mechanical diamond resonators</w:t>
+                <w:t xml:space="preserve">Amplitude Higgs mode in the 2H-NbSe2 superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Bautze</w:t>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumen Mandal</w:t>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver A. Williams</w:t>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.100. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.060503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.060503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993932v1</w:t>
+                <w:t xml:space="preserve">hal-00965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure dependence of superconducting critical temperature and upper critical field of 2H-NbS2</w:t>
               </w:r>
@@ -3356,290 +3356,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and temperature dependence of the first critical field in 2H-NbS2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hasselbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708284v1</w:t>
+                <w:t xml:space="preserve">hal-00706546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy and temperature dependence of the first critical field in 2H-NbS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 407 (11), pp.1813-1815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2012.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00706546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
               </w:r>
@@ -3974,347 +3974,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral charge order in the superconductor 2H-TaS2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane magnetic penetration depth in NbS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Suderow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Vieira</w:t>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/10/103020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), pp.054531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708280v1</w:t>
+                <w:t xml:space="preserve">hal-00771744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane magnetic penetration depth in NbS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral charge order in the superconductor 2H-TaS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suderow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Diener</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">S. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (5), pp.054531. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.103020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/10/103020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771744v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diamond Superconducting Quantum Interference Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bautze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,51 +4792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed study of superconductivity in nanostructured nanocrystalline boron doped diamond thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,77 +5072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures made from superconducting boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumen Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,51 +5310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Carrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5998,51 +5998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vwp9-tr7b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab Dahab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharyya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biswas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beauvois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsunoda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Settai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.195146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thamizhavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nandi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajeev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.195140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aaed31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Svitlyk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dmitriev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014520" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281154v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Freitas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Osorio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro-Moratalla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Nemes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freitas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187238v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Errea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Tacon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-Michaela Souliou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.140303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.060503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134502" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Galvis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.094502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Measson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crespo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Galvis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kulkarni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillamon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.02.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTR0JKDW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikio Settai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshichika Onuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.80SA.SA020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708280v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suderow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Rodrigo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054531" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.235111" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965461v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Suderow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vieira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.11.066" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Fletcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carrington" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.057003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cregut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vwp9-tr7b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab Dahab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharyya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biswas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.224502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beauvois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tsunoda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Settai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.195146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Mishra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Kayani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.094519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek E Mishra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Ruff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Claus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Smylie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1817134116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Gupta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thamizhavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nandi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajeev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091784" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bosak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.195140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/aaed31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Svitlyk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dmitriev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014520" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281154v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Freitas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Osorio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro-Moratalla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Nemes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.184512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Freitas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nu&#241;ez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187238v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Errea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Tacon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia-Michaela Souliou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.140303" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bautze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Mandal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A. Williams" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.01.060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.060503" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Tissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134502" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Galvis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guillamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.094502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Measson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155125" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1860-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crespo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maldonado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Galvis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kulkarni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillamon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.02.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.037" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTR0JKDW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikio Settai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshichika Onuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.80SA.SA020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054531" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suderow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Rodrigo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/10/103020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2018396" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFXG2759-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993991v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/19/195303" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.235111" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carley Paulsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.10.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965461v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Suderow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vieira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.11.066" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Fletcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carrington" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.057003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>