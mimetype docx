--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1186,429 +1186,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor kinase THESEUS1 is a rapid alkalinization factor 34 receptor in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gonneau</w:t>
+                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Desprez</w:t>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Bacete</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.075⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625197v1</w:t>
+                <w:t xml:space="preserve">hal-02621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Receptor kinase THESEUS1 is a rapid alkalinization factor 34 receptor in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Saiag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Verónica G. Doblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.2452-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492224v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
+                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621597v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-DNA alleles of the receptor kinase THESEUS1 with opposing effects on cell wall integrity signaling</w:t>
               </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sanchez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,295 +2509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
+                <w:t xml:space="preserve">A Novel Class of PTEN Protein in Arabidopsis displays Unusual Phosphoinositide Phosphatase Activity and Efficiently Binds Phosphatidic Acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sormani</w:t>
+                <w:t xml:space="preserve">Anne Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lageix</w:t>
+                <w:t xml:space="preserve">Magdalena M. Julkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lanet</w:t>
+                <w:t xml:space="preserve">Christa Testerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441 (1), pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20110776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917936v1</w:t>
+                <w:t xml:space="preserve">hal-00658162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Class of PTEN Protein in Arabidopsis displays Unusual Phosphoinositide Phosphatase Activity and Efficiently Binds Phosphatidic Acid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pribat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">S. Lageix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena M. Julkowska</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Testerink</w:t>
+                <w:t xml:space="preserve">E. Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 441 (1), pp.161-171. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.436 - 447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20110776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658162v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for vegetal sciences and agronomic vocation</w:t>
               </w:r>
@@ -3162,64 +3162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,472 +3290,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis TOR kinase links plant growth, yield, stress resistance and mRNA translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae FKBP12 binds Arabidopsis thaliana TOR and its expression in plants leads to rapamycin susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Deprost</w:t>
+                <w:t xml:space="preserve">Lei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Yao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Moreau</w:t>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterreux</w:t>
+                <w:t xml:space="preserve">Najla Ennar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7401043⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-7-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143282v1</w:t>
+                <w:t xml:space="preserve">cea-04577432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher plant chloroplasts import the mRNA coding for the eucaryotic translation initiation factor 4E.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Arabidopsis TOR kinase links plant growth, yield, stress resistance and mRNA translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duprat</w:t>
+                <w:t xml:space="preserve">Dorothée Deprost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+                <w:t xml:space="preserve">Guillaume Leterreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.017⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (9), pp.864-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7401043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170359v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae FKBP12 binds Arabidopsis thaliana TOR and its expression in plants leads to rapamycin susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher plant chloroplasts import the mRNA coding for the eucaryotic translation initiation factor 4E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najla Ennar</w:t>
+                <w:t xml:space="preserve">Cecilia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (21), pp.3921-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-7-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04577432v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth : the translational connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,64 +4243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over expression of a plant homolog of the human tumor suppressor PTEN leads to flower sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,51 +5266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.120048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Dobrenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Marchive" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Mozzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiboileau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751K6JRZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Deprost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterreux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7401043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ennar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-26" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Veit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-6047(10)27015-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.120048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Dobrenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Marchive" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Mozzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiboileau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751K6JRZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ennar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Deprost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterreux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7401043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Veit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-6047(10)27015-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>