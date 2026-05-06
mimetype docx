--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1186,697 +1186,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
+                <w:t xml:space="preserve">Receptor kinase THESEUS1 is a rapid alkalinization factor 34 receptor in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Thierry Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Marjolaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica G. Doblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.2452-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621597v1</w:t>
+                <w:t xml:space="preserve">hal-02625197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor kinase THESEUS1 is a rapid alkalinization factor 34 receptor in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desprez</w:t>
+                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Martin</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica G. Doblas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Bacete</w:t>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.075⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625197v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Saiag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492224v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-DNA alleles of the receptor kinase THESEUS1 with opposing effects on cell wall integrity signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx263⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625349v1</w:t>
+                <w:t xml:space="preserve">hal-01595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T-DNA alleles of the receptor kinase THESEUS1 with opposing effects on cell wall integrity signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (16), pp.4583-4593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUXIN BINDING PROTEIN1 links cell wall remodeling, auxin signaling, and cell expansion in Arabidopsis</w:t>
               </w:r>
@@ -2509,295 +2509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Class of PTEN Protein in Arabidopsis displays Unusual Phosphoinositide Phosphatase Activity and Efficiently Binds Phosphatidic Acid.</w:t>
+                <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pribat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">F Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena M. Julkowska</w:t>
+                <w:t xml:space="preserve">S. Lageix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Testerink</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20110776⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.436 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658162v1</w:t>
+                <w:t xml:space="preserve">hal-01917936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Class of PTEN Protein in Arabidopsis displays Unusual Phosphoinositide Phosphatase Activity and Efficiently Binds Phosphatidic Acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delannoy</w:t>
+                <w:t xml:space="preserve">Anne Pribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lageix</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Magdalena M. Julkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lanet</w:t>
+                <w:t xml:space="preserve">Christa Testerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (2), pp.436 - 447. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441 (1), pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20110776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917936v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for vegetal sciences and agronomic vocation</w:t>
               </w:r>
@@ -3162,64 +3162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical evidence for translational repression by Arabidopsis MicroRNAs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,472 +3290,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae FKBP12 binds Arabidopsis thaliana TOR and its expression in plants leads to rapamycin susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis TOR kinase links plant growth, yield, stress resistance and mRNA translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Deprost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Menand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najla Ennar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+                <w:t xml:space="preserve">Guillaume Leterreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-7-26⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (9), pp.864-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7401043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04577432v1</w:t>
+                <w:t xml:space="preserve">hal-02143282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis TOR kinase links plant growth, yield, stress resistance and mRNA translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher plant chloroplasts import the mRNA coding for the eucaryotic translation initiation factor 4E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Deprost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lei Yao</w:t>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterreux</w:t>
+                <w:t xml:space="preserve">Cecilia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7401043⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (21), pp.3921-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143282v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher plant chloroplasts import the mRNA coding for the eucaryotic translation initiation factor 4E.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae FKBP12 binds Arabidopsis thaliana TOR and its expression in plants leads to rapamycin susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rodriguez</w:t>
+                <w:t xml:space="preserve">Najla Ennar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581 (21), pp.3921-6. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-7-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170359v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04577432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth : the translational connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,64 +4243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over expression of a plant homolog of the human tumor suppressor PTEN leads to flower sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,51 +4976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,51 +5266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.120048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Dobrenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Marchive" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Mozzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiboileau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751K6JRZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577432v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ennar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-26" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Deprost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterreux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7401043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rodriguez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Veit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-6047(10)27015-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2022.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica G. Doblas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bacete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Merz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Richter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alabadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.120048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Dobrenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Marchive" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena M. Mozzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Julkowska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Testerink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110776" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ratet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiboileau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751K6JRZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sormani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.063412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Deprost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterreux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7401043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ennar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-7-26" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine No&#235;l" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541617v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.05.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03907563v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Veit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1874-6047(10)27015-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>